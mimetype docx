--- v0 (2025-11-03)
+++ v1 (2026-05-17)
@@ -1,63 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00B1784D" w:rsidRPr="00476248" w:rsidRDefault="00D9624B" w:rsidP="00E308D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00476248">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>農田水利署屏東管理處</w:t>
       </w:r>
       <w:r w:rsidR="00476248" w:rsidRPr="00476248">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>農田水利設施兼作其他使用</w:t>
       </w:r>
       <w:r w:rsidR="00B214BC" w:rsidRPr="00476248">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -93,51 +92,76 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一、申請人：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E308D4" w:rsidRPr="00911B31" w:rsidRDefault="003F51D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>二、申請地點：屏東縣         鄉鎮市          地段       小段         地號</w:t>
+        <w:t>二、申請地點：屏東縣         鄉鎮市       地段       小段</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1022">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1022" w:rsidRPr="00AB301C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請人土地</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911B31">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 地號</w:t>
       </w:r>
       <w:r w:rsidR="00E308D4" w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>三、開</w:t>
       </w:r>
       <w:r w:rsidR="00F41AE6" w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006817CC" w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -527,66 +551,117 @@
     <w:p w:rsidR="00E308D4" w:rsidRPr="00911B31" w:rsidRDefault="00CF4DA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>工作站</w:t>
       </w:r>
       <w:r w:rsidR="00E308D4" w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>初驗：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E308D4" w:rsidRPr="00911B31" w:rsidRDefault="00986CD8" w:rsidP="00986CD8">
+    <w:p w:rsidR="00E308D4" w:rsidRPr="00AB301C" w:rsidRDefault="00BD1022" w:rsidP="00986CD8">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:t>初驗結果，現場施做內容與申請尚符，准予初驗合格。</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB301C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>相符：</w:t>
+      </w:r>
+      <w:r w:rsidR="00986CD8" w:rsidRPr="00AB301C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>初驗結果，現場施做內容與</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00986CD8" w:rsidRPr="00AB301C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請尚符</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00986CD8" w:rsidRPr="00AB301C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，准予初驗合格。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD1022" w:rsidRPr="00AB301C" w:rsidRDefault="00BD1022" w:rsidP="00986CD8">
+      <w:pPr>
+        <w:ind w:leftChars="300" w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB301C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>不符：經查驗現況長度為11.7m，與申請長度5.9m不符。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F5DE2" w:rsidRPr="00911B31" w:rsidRDefault="003F5DE2" w:rsidP="003F5DE2">
       <w:pPr>
         <w:ind w:firstLineChars="1150" w:firstLine="3220"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>區段管理員：                 站長：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E308D4" w:rsidRPr="00911B31" w:rsidRDefault="00CF4DA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
@@ -681,483 +756,980 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>組長：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F41AE6" w:rsidRPr="00911B31" w:rsidRDefault="00F41AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F41AE6" w:rsidRPr="00911B31" w:rsidRDefault="00F41AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E308D4" w:rsidRDefault="00F41AE6">
+    <w:p w:rsidR="00AB301C" w:rsidRDefault="00F41AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">主任工程師：                </w:t>
       </w:r>
       <w:r w:rsidR="00D9624B" w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>副處長</w:t>
       </w:r>
       <w:r w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">：                 </w:t>
       </w:r>
       <w:r w:rsidR="00D9624B" w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>處</w:t>
       </w:r>
       <w:r w:rsidRPr="00911B31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>長：</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB301C" w:rsidRDefault="00AB301C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E308D4" w:rsidRDefault="007376FD" w:rsidP="00AB301C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>工作站</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00AB301C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>初驗照片</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="10512" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10512"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB301C" w:rsidTr="00AB301C">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AB301C" w:rsidRPr="00AB301C" w:rsidRDefault="00AB301C" w:rsidP="00AB301C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>建造物正面照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB301C" w:rsidTr="00AB301C">
+        <w:trPr>
+          <w:trHeight w:val="6169"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AB301C" w:rsidRPr="00AB301C" w:rsidRDefault="00806A12" w:rsidP="00AB301C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5099313" cy="3824485"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
+                  <wp:docPr id="1" name="圖片 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name="S__208912424_0.jpg"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5105128" cy="3828847"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB301C" w:rsidTr="00AB301C">
+        <w:trPr>
+          <w:trHeight w:val="333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AB301C" w:rsidRPr="00AB301C" w:rsidRDefault="00AB301C" w:rsidP="00AB301C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>查驗長度</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB301C" w:rsidTr="00AB301C">
+        <w:trPr>
+          <w:trHeight w:val="6193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AB301C" w:rsidRPr="00AB301C" w:rsidRDefault="00806A12" w:rsidP="00AB301C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5097600" cy="3823200"/>
+                  <wp:effectExtent l="0" t="0" r="8255" b="6350"/>
+                  <wp:docPr id="2" name="圖片 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="S__208912425_0.jpg"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect t="21874" b="21874"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5097600" cy="3823200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AB301C" w:rsidRPr="00AB301C" w:rsidRDefault="00AB301C" w:rsidP="00AB301C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00F41AE6" w:rsidRPr="00661741" w:rsidRDefault="00F41AE6" w:rsidP="00B72DE6">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F41AE6" w:rsidRPr="00661741" w:rsidSect="00B84DB0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="794" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="009914C3" w:rsidRDefault="009914C3" w:rsidP="00D64175">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="009914C3" w:rsidRDefault="009914C3" w:rsidP="00D64175">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="009914C3" w:rsidRDefault="009914C3" w:rsidP="00D64175">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="009914C3" w:rsidRDefault="009914C3" w:rsidP="00D64175">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B0CEA"/>
     <w:rsid w:val="000C2F0E"/>
     <w:rsid w:val="000E73BF"/>
     <w:rsid w:val="00136445"/>
     <w:rsid w:val="001867AD"/>
     <w:rsid w:val="001B63E1"/>
     <w:rsid w:val="001B714F"/>
     <w:rsid w:val="001E1650"/>
     <w:rsid w:val="001F028F"/>
     <w:rsid w:val="0020214E"/>
     <w:rsid w:val="00203A1C"/>
     <w:rsid w:val="002F6265"/>
     <w:rsid w:val="00327C68"/>
     <w:rsid w:val="003B0CEA"/>
     <w:rsid w:val="003F51D3"/>
     <w:rsid w:val="003F5DE2"/>
     <w:rsid w:val="00436ED5"/>
     <w:rsid w:val="0044632B"/>
     <w:rsid w:val="00476248"/>
     <w:rsid w:val="004C1E13"/>
     <w:rsid w:val="005A0556"/>
     <w:rsid w:val="00661741"/>
     <w:rsid w:val="00667759"/>
     <w:rsid w:val="00667885"/>
     <w:rsid w:val="006817CC"/>
     <w:rsid w:val="006E03C4"/>
     <w:rsid w:val="006E3AA3"/>
     <w:rsid w:val="006F74FA"/>
+    <w:rsid w:val="007376FD"/>
     <w:rsid w:val="007408AC"/>
     <w:rsid w:val="007537E7"/>
     <w:rsid w:val="00787CFC"/>
     <w:rsid w:val="00793E49"/>
     <w:rsid w:val="007C1502"/>
     <w:rsid w:val="007F359B"/>
+    <w:rsid w:val="00806A12"/>
     <w:rsid w:val="008C5EE4"/>
     <w:rsid w:val="008F6206"/>
     <w:rsid w:val="00911B31"/>
     <w:rsid w:val="00957E77"/>
     <w:rsid w:val="00986CD8"/>
     <w:rsid w:val="009914C3"/>
     <w:rsid w:val="00992636"/>
     <w:rsid w:val="00A02FFB"/>
+    <w:rsid w:val="00AB301C"/>
     <w:rsid w:val="00B03ED5"/>
     <w:rsid w:val="00B115B0"/>
     <w:rsid w:val="00B1784D"/>
     <w:rsid w:val="00B214BC"/>
     <w:rsid w:val="00B3111D"/>
     <w:rsid w:val="00B40995"/>
     <w:rsid w:val="00B72DE6"/>
     <w:rsid w:val="00B84DB0"/>
     <w:rsid w:val="00BA3AA8"/>
+    <w:rsid w:val="00BD1022"/>
     <w:rsid w:val="00C0391B"/>
     <w:rsid w:val="00C31D67"/>
     <w:rsid w:val="00C341A2"/>
     <w:rsid w:val="00CF4DA6"/>
     <w:rsid w:val="00D322D9"/>
     <w:rsid w:val="00D64175"/>
     <w:rsid w:val="00D65B9B"/>
     <w:rsid w:val="00D9624B"/>
     <w:rsid w:val="00E308D4"/>
     <w:rsid w:val="00E84E81"/>
     <w:rsid w:val="00F0065B"/>
     <w:rsid w:val="00F41AE6"/>
     <w:rsid w:val="00FE192E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="400399B8"/>
+  <w15:docId w15:val="{0055E9FC-A030-4127-BA3A-5AC01DBFACE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -1221,350 +1793,107 @@
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D64175"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D64175"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...174 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="a8">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00AB301C"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...71 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1226834891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1551530546">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1810,55 +2139,55 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>288</Characters>
+  <Pages>2</Pages>
+  <Words>78</Words>
+  <Characters>448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ptia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>465</CharactersWithSpaces>
+  <CharactersWithSpaces>525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>水利建造物  架設橋涵、建築通路跨越、埋設設施  查驗報告</dc:title>
   <dc:creator>ptia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>