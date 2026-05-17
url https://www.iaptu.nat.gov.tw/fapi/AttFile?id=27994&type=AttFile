--- v0 (2025-11-03)
+++ v1 (2026-05-17)
@@ -1,2466 +1,2466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+    <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>農田水利署屏東管理處農田水利設施兼作其他使用審查表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10467" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="457"/>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="19"/>
         <w:gridCol w:w="111"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="848"/>
         <w:gridCol w:w="323"/>
         <w:gridCol w:w="272"/>
         <w:gridCol w:w="256"/>
         <w:gridCol w:w="887"/>
         <w:gridCol w:w="521"/>
         <w:gridCol w:w="136"/>
         <w:gridCol w:w="578"/>
         <w:gridCol w:w="147"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="52"/>
         <w:gridCol w:w="542"/>
         <w:gridCol w:w="646"/>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="26"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
-[...15 lines deleted...]
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>工作站初審意見</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>申請人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2144" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>是否為轄區內</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>申請使用</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>埤</w:t>
+              <w:t>圳</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>圳名稱</w:t>
+              <w:t>路名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>使用</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>圳</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>路之地段、地號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2144" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>申請人土地之地段、地號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2003" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>本土地是否曾申請架設</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>是否架設</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>完成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>是，已施設</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>是否為純農耕</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>機</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>通行用</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="wave" w:color="FF0000"/>
               </w:rPr>
               <w:t>（申請管路附掛免填）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2682" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>區段管理員</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="thick" w:color="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
               </w:rPr>
               <w:t>審查意見</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>擬</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>同意</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>不同意本申請案。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>許可有效期間</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>站長</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:u w:val="thick" w:color="FF0000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
               </w:rPr>
               <w:t>核示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3824" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="4241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>管理組核辦情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10010" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>主辦人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>股長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>組長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="698"/>
+          <w:trHeight w:val="883"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
-[...7 lines deleted...]
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>財務組核辦情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>申請使用之</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>圳</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>路土地所屬管理機關</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>作業基金土地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>公用</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>土地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>核定使</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>用單價</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="693"/>
+          <w:trHeight w:val="981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>私有地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>公用</w:t>
+              <w:t>其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>核定使</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>用數量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>既設使用補償金</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3417" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>使用保養費核計</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>核定</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>繳</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>納總額</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>(A)+(B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>新台幣</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>佰萬</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2525,683 +2525,598 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>元整</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
-[...84 lines deleted...]
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="796"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>主辦人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>股長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>組長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C493C">
+      <w:tr w:rsidR="009E1174">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="753"/>
+          <w:trHeight w:val="1045"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>主任工程師</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>簽核</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>副處長</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>簽核</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>處長</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>核示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="26" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008C493C" w:rsidRDefault="008C493C">
+          <w:p w:rsidR="009E1174" w:rsidRDefault="009E1174">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008C493C" w:rsidRDefault="00041442">
+    <w:p w:rsidR="009E1174" w:rsidRDefault="00906641">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="E7E6E6"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>114.05.22</w:t>
+        <w:t>115.04.01</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008C493C">
+    <w:sectPr w:rsidR="009E1174">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="366"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00041442">
+    <w:p w:rsidR="00000000" w:rsidRDefault="00906641">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00041442">
+    <w:p w:rsidR="00000000" w:rsidRDefault="00906641">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -3210,121 +3125,121 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00041442">
+    <w:p w:rsidR="00000000" w:rsidRDefault="00906641">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00041442">
+    <w:p w:rsidR="00000000" w:rsidRDefault="00906641">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008C493C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C493C"/>
+    <w:rsidRoot w:val="009E1174"/>
+    <w:rsid w:val="00906641"/>
+    <w:rsid w:val="009E1174"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{FA4A199A-8A27-4F6E-957C-34839BA3AB89}"/>
+  <w15:docId w15:val="{72560146-A240-4DDE-9EED-803303D1326B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3767,61 +3682,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4093,54 +3997,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>69</Words>
-  <Characters>397</Characters>
+  <Words>68</Words>
+  <Characters>394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>IPATU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>465</CharactersWithSpaces>
+  <CharactersWithSpaces>461</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>吳佳蓉</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>