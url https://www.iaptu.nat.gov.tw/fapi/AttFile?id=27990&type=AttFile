--- v0 (2025-11-03)
+++ v1 (2026-05-17)
@@ -3,10293 +3,14878 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00CB1D71" w:rsidRDefault="00CB1D71" w:rsidP="00CB1D71">
+    <w:p w14:paraId="4887EFE7" w14:textId="77777777" w:rsidR="0065153C" w:rsidRPr="00FB7A85" w:rsidRDefault="00E36004" w:rsidP="00FB7A85">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>農田水利法許可內容變更申請書</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10683" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1952"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3013"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="40"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A52C2A" w:rsidRPr="00B34237" w14:paraId="1B3B2106" w14:textId="77777777" w:rsidTr="00A52C2A">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="48" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="220B5E3E" w14:textId="77777777" w:rsidR="00A52C2A" w:rsidRPr="00B34237" w:rsidRDefault="00A52C2A" w:rsidP="00A52C2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="292B2487" w14:textId="77777777" w:rsidR="00A52C2A" w:rsidRPr="00B34237" w:rsidRDefault="00A52C2A" w:rsidP="00A52C2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>﹝</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>由管理處填寫</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>﹞</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772504C3" w14:textId="77777777" w:rsidR="00A52C2A" w:rsidRPr="00B34237" w:rsidRDefault="00A52C2A" w:rsidP="00A52C2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3013" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6234B61B" w14:textId="77777777" w:rsidR="00A52C2A" w:rsidRPr="00B34237" w:rsidRDefault="001A2EB2" w:rsidP="00A52C2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>___________</w:t>
+            </w:r>
+            <w:r w:rsidR="00A52C2A" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>工作站</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="00B34237" w14:paraId="1B881D5A" w14:textId="77777777" w:rsidTr="00A52C2A">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="48" w:type="dxa"/>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10635" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="466E9648" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="004B4FF3" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>辦理貴署</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>管理處農田水利設施使用許可內容變更，填具申請事項如下：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B34237" w:rsidRPr="00B34237" w14:paraId="677EA654" w14:textId="77777777" w:rsidTr="005431C5">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDACD53" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請人姓名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1803DBDF" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（或法人名稱）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6716B102" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C918000" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>負責人</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E87DE2" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06320093" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="474CC717" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B34237" w:rsidRPr="00B34237" w14:paraId="0D7754AE" w14:textId="77777777" w:rsidTr="005431C5">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BFD0B7" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="006573A9" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006573A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B6BB0B" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52328889" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="006573A9" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006573A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006573A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006573A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負責人國民身分證統一編號或其他身分證明文件字號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ACD884" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CFB3D9C" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B34237" w:rsidRPr="00B34237" w14:paraId="625B7153" w14:textId="77777777" w:rsidTr="005431C5">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F843DF" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10507F62" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B337D02" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="014FAE97" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68E989E1" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7A85" w:rsidRPr="00B34237" w14:paraId="6023CF47" w14:textId="77777777" w:rsidTr="004B4FF3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69177ABB" w14:textId="77777777" w:rsidR="00FB7A85" w:rsidRPr="00B34237" w:rsidRDefault="00FB7A85" w:rsidP="00FB7A85">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8691" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CC4242" w14:textId="77777777" w:rsidR="00FB7A85" w:rsidRPr="00B34237" w:rsidRDefault="00FB7A85" w:rsidP="00FB7A85">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B16AE26" w14:textId="77777777" w:rsidR="00FB7A85" w:rsidRPr="00B34237" w:rsidRDefault="00FB7A85" w:rsidP="00FB7A85">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB7A85" w:rsidRPr="00B34237" w14:paraId="2325CF1A" w14:textId="77777777" w:rsidTr="00B34237">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D3D126" w14:textId="77777777" w:rsidR="00FB7A85" w:rsidRPr="00B34237" w:rsidRDefault="00FB7A85" w:rsidP="00FB7A85">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8691" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="510B9065" w14:textId="77777777" w:rsidR="00FB7A85" w:rsidRPr="00FB7A85" w:rsidRDefault="00FB7A85" w:rsidP="00FB7A85">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1087"/>
+                <w:tab w:val="left" w:pos="2769"/>
+                <w:tab w:val="left" w:pos="4169"/>
+                <w:tab w:val="left" w:pos="5571"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43AF5A9E" w14:textId="77777777" w:rsidR="00FB7A85" w:rsidRPr="00B34237" w:rsidRDefault="00FB7A85" w:rsidP="00FB7A85">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="393436C4" w14:textId="77777777" w:rsidR="00FB7A85" w:rsidRPr="00B34237" w:rsidRDefault="00FB7A85" w:rsidP="00FB7A85">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B34237" w:rsidRPr="00B34237" w14:paraId="62AF77E4" w14:textId="77777777" w:rsidTr="004B4FF3">
+        <w:trPr>
+          <w:trHeight w:val="590"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C86E060" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>代理人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5AAB19" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A62D165" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C07FE70" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19B8D426" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B34237" w:rsidRPr="00B34237" w14:paraId="0FCD578B" w14:textId="77777777" w:rsidTr="005431C5">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0097479D" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A30716" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7753A18B" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6952E5" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="099E0FB5" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="00B34237" w14:paraId="062EB81C" w14:textId="77777777" w:rsidTr="004B4FF3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A4193B" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8691" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5968CCF1" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00FB7A85" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="248B1198" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="00B34237" w14:paraId="762B294D" w14:textId="77777777" w:rsidTr="00B34237">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4959AD03" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8691" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104F37B1" w14:textId="77777777" w:rsidR="00FB7A85" w:rsidRPr="00FB7A85" w:rsidRDefault="00FB7A85" w:rsidP="00FB7A85">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1087"/>
+                <w:tab w:val="left" w:pos="2769"/>
+                <w:tab w:val="left" w:pos="4169"/>
+                <w:tab w:val="left" w:pos="5571"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A182E7B" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00FB7A85" w:rsidP="00FB7A85">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CBC12D5" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="00B34237" w14:paraId="3D5EE3EC" w14:textId="77777777" w:rsidTr="00B34237">
+        <w:trPr>
+          <w:trHeight w:val="1152"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DC6A74" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52ECCB2B" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>變更事項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8691" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="613B012B" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>「農田水利法」第</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>項變更或拆除農田水利設施</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA8B294" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>「農田水利法」第</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>項農田水利設施兼作其他使用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D79714" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>「農田水利法」第</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>項銜接農田水利設施</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ACBC6C2" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>其他（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26950148" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B34237" w:rsidRPr="00B34237" w14:paraId="171CD238" w14:textId="77777777" w:rsidTr="00B34237">
+        <w:trPr>
+          <w:trHeight w:val="1739"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5ABA7C" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB11A83" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>變更內容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0852E9FC" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>行政處分相對人</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE72C94" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>工程設計</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12A62746" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>使用期間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3D6580" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>地段號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6B9466" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>座標（</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TWD97</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5289" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3328F009" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="200" w:right="-34" w:hanging="200"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>使用渠道名稱</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>擬銜接之農田水利設施</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448D6116" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>變更或拆除農田水利設施面積</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED25E55" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>銜接尖峰排水量</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6779DECF" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>搭配水量</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496595D2" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>兼作其他使用申請目的及相關使用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59318556" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>其他（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BD50B3C" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="00B34237" w14:paraId="06E6F26E" w14:textId="77777777" w:rsidTr="00B34237">
+        <w:trPr>
+          <w:trHeight w:val="461"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B96484" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢附資料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8691" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E52024E" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>委託書（包含受託代理人身分證明文件影本）。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2F48D3" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="004B4FF3" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36004" w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>許可內容變更說明書（包含應檢附證明文件資料）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00097C01" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="00B34237" w14:paraId="51BCC7FB" w14:textId="77777777" w:rsidTr="00B34237">
+        <w:trPr>
+          <w:trHeight w:val="461"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EF250D" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>備註</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8691" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="456D48F8" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="8" w:hanging="116"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>變更申請者應於事實發生日起一個月內填具申請書及檢附相關文件向主管機關申請。惟其有牽涉施工、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>搭排或引</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>取之時間、地點或水量、妨礙農田水利設施之灌溉或排水功能或有妨礙之虞者，應事先提出申請。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C953347" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="8" w:hanging="116"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請人為政府機關、公有公用事業機構及公法人者，得免填代表人及其身分統一編號，惟仍應備具委託書。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52DCF4D2" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="8" w:hanging="116"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請人或代理人對於本申請書暨檢具之附件所填載之內容，如有虛偽不實或損害善意第三人時願負一切法律責任。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A907D1" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="8" w:hanging="116"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請範圍內土地如有糾紛者，應由申請人自行負責解決。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C9D8324" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="8" w:hanging="116"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="00B34237" w14:paraId="382FF4F2" w14:textId="77777777" w:rsidTr="00B34237">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="48" w:type="dxa"/>
+          <w:trHeight w:val="908"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10635" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5250CD90" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:firstLine="641"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>此致</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00EADDF1" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>農業部農田水利署</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D5104BF" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>農業部農田水利署</w:t>
+            </w:r>
+            <w:r w:rsidR="00B34237">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="00B34237" w14:paraId="1F79E715" w14:textId="77777777" w:rsidTr="006573A9">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="48" w:type="dxa"/>
+          <w:trHeight w:val="1210"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10635" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D4B9E3" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">申請人：　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00583D03">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00583D03">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　【簽名蓋章】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55EC085D" w14:textId="77777777" w:rsidR="005431C5" w:rsidRDefault="005431C5" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B09BBE3" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00B34237" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">代理人：　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00583D03">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00583D03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　【簽名蓋章】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005431C5" w:rsidRPr="00B34237" w14:paraId="5AD99F81" w14:textId="77777777" w:rsidTr="00B34237">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="48" w:type="dxa"/>
+          <w:trHeight w:val="461"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10635" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A2CE86" w14:textId="77777777" w:rsidR="005431C5" w:rsidRPr="0091214B" w:rsidRDefault="005431C5" w:rsidP="005431C5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="295" w:hanging="295"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>中華民國       年       月       日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="69C8F3DF" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="00E36004" w:rsidRDefault="00E36004" w:rsidP="00E36004">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>申請「農田水利法」第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>條第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>項、第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>條第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>項及第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>條第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36004">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>項許可內容變更說明書</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4893" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="572"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001B468D" w:rsidRPr="001B468D" w14:paraId="0DD17CEF" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D40B450" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00B34237" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16523609" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00B34237" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>﹝</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>由管理處填寫﹞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEFA9FE" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00B34237" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0759745B" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00B34237" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-43"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34237">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>工作站</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="001B468D" w14:paraId="709C54B7" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B2A74E" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請人姓名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C923F1" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（或法人名稱）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1774AEC4" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7261635A" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>負責人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2D5ED8" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="001B468D" w14:paraId="6F903456" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="386ADEED" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="006573A9" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006573A9">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F6FA0B" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="006573A9" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE370ED" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="006573A9" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006573A9">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006573A9">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006573A9">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>負責人之國民身分證統一編號或其他身分證明文件字號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F703AE4" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="001B468D" w14:paraId="4E68A4AB" w14:textId="77777777" w:rsidTr="009B1B4A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A34BC95" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243364FD" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B614FA" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4F9734" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B468D" w:rsidRPr="001B468D" w14:paraId="67194637" w14:textId="77777777" w:rsidTr="009B1B4A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F821ADA" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="001B468D" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4CD1CB" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00B34237" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B468D" w:rsidRPr="001B468D" w14:paraId="659D5FFC" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA79448" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="001B468D" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF06200" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00FB7A85" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1087"/>
+                <w:tab w:val="left" w:pos="2769"/>
+                <w:tab w:val="left" w:pos="4169"/>
+                <w:tab w:val="left" w:pos="5571"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22EC7DA8" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00B34237" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="001B468D" w14:paraId="4226E24A" w14:textId="77777777" w:rsidTr="009B1B4A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61782B19" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>代理人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1A5524" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4137F8" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440D0288" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36004" w:rsidRPr="001B468D" w14:paraId="5A492500" w14:textId="77777777" w:rsidTr="009B1B4A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C40447" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E4F800" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="650AFA87" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-106" w:right="-110"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="713A07C6" w14:textId="77777777" w:rsidR="00E36004" w:rsidRPr="001B468D" w:rsidRDefault="00E36004" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B468D" w:rsidRPr="001B468D" w14:paraId="25D67816" w14:textId="77777777" w:rsidTr="009B1B4A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="431D4465" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="001B468D" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D5B6E6" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00B34237" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B468D" w:rsidRPr="001B468D" w14:paraId="633879F5" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC9B85D" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="001B468D" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="-10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B28F7D" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00FB7A85" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1087"/>
+                <w:tab w:val="left" w:pos="2769"/>
+                <w:tab w:val="left" w:pos="4169"/>
+                <w:tab w:val="left" w:pos="5571"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2537A818" w14:textId="77777777" w:rsidR="001B468D" w:rsidRPr="00B34237" w:rsidRDefault="001B468D" w:rsidP="001B468D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7A85">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="39260B07" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="282"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10353" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08AB92A9" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>申請變更內容</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>【其有欄位未有變動者，得免填】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="4166F4C0" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0381D6C6" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>次序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27192B7E" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>項目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA65825" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>申請變更前</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07902EFB" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>申請變更後</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="7DA818E3" w14:textId="77777777" w:rsidTr="006573A9">
+        <w:trPr>
+          <w:trHeight w:val="1646"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C851FA" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FDB0B3" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>行政處分相對人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F708470" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>申請人姓名（或法人團體名稱）：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A95AC7B" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿</w:t>
+            </w:r>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6B06C4D2" w14:textId="77777777" w:rsidR="006573A9" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DB999D5" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="006573A9" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544F6FCC" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>申請人姓名（或法人團體名稱）：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0680C2D9" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="006573A9" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿＿＿＿＿</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14BFBB3A" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7E62FC" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="006573A9" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="0403AFF2" w14:textId="77777777" w:rsidTr="006573A9">
+        <w:trPr>
+          <w:trHeight w:val="1500"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CFB746" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB6C72E" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F625E3C" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>負責人</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC5E0F0" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>姓名：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2153396C" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號：</w:t>
+            </w:r>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CE9CCF" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>代表人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>負責人</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616269FE" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>姓名：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿</w:t>
+            </w:r>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17892957" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號：</w:t>
+            </w:r>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="006573A9" w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿＿＿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="10ECC824" w14:textId="77777777" w:rsidTr="00724624">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C819961" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E5D623" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>工程預定日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3654C386" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>開工</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDDB81B" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>開工</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="0F31BDE7" w14:textId="77777777" w:rsidTr="00724624">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C6C8F2" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7317CAC5" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CAE61E" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>完工</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEB0528" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>完工</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="2BD07210" w14:textId="77777777" w:rsidTr="00724624">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024F0FD4" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1EE161" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>工程設計</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B903E7" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D7B891" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="1E8F1C2D" w14:textId="77777777" w:rsidTr="00724624">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B48C0D" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="076DD06D" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>使用期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE1A943" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2723A3" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="04AEEA40" w14:textId="77777777" w:rsidTr="00724624">
+        <w:trPr>
+          <w:trHeight w:val="788"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7338BCC4" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AEA3E9" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>地段號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D31375" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>縣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>小段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>地號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9E6C56" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>縣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>小段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>地號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="547239F8" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="455D45E8" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="264FB903" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>座標（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TWD97</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7978DC" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1E88C8" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="74978C3B" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="671"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D26CCB7" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1488585B" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="200" w:right="-106" w:hanging="200"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>使用渠道名稱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>擬銜接之農田水利設施</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB266A9" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>名稱：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="501945CC" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>名稱：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="53E37154" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="399"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EBAD90" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="106E7084" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="178" w:right="-106" w:hanging="178"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>變更或拆除農田水利設施面積</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DF2D86" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿公頃</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E26903" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿公頃</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="29291F17" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="577F8A2B" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E4679D" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="178" w:right="-106" w:hanging="178"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>銜接尖峰排水量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F67E3A1" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>____________m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F94590C" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>____________m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="4508D625" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="129"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="299A8767" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2849504A" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="178" w:right="-106" w:hanging="178"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>搭配水量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F99E081" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年搭配日數：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D46827D" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年搭配日數：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="442489CC" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0C1018" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD273F0" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="178" w:right="-106" w:hanging="178"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B6848D" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年搭配水量：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿立方公尺</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>cmd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7507B7D6" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年搭配水量：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿立方公尺</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>cmd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="326B14F5" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="1480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C742A2" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F540D6E" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="178" w:right="-106" w:hanging="178"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>兼作其他使用申請目的及使用範圍</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769400DC" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>兼作</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿使用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F1F833" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>面積：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿平方公尺；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BCB952B" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>長度：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿公尺；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2667E4" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>寬度：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿公尺。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="286C646E" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>兼作</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿使用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61559831" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>面積：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿平方公尺；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BBC6D8A" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>長度：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿公尺；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76C30386" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="002C0C5C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>寬度：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿公尺。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="70CE6B3A" w14:textId="77777777" w:rsidTr="00724624">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="510FB66C" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D628A5" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>其他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE232DC" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>許可內容：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC5F180" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>許可內容：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B6213B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39F484F6" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRDefault="00B6213B" w:rsidP="00B6213B">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="749D92A0" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRDefault="00B6213B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4893" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="922"/>
+        <w:gridCol w:w="1197"/>
+        <w:gridCol w:w="8165"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="29F0F8DF" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="363"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0F0C58" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>次序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9362" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48596E80" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>應檢附文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="714AC377" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C884AB8" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A7482A" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>身分</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33884C80" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>證明</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EEB8ACB" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D383B60" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="814"/>
+                <w:tab w:val="left" w:pos="1503"/>
+                <w:tab w:val="left" w:pos="2633"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="409" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>以個人名義申請者，檢附申請人身分證正反面影本</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="473239F6" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C399428" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F599F9" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1420BE53" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="814"/>
+                <w:tab w:val="left" w:pos="1503"/>
+                <w:tab w:val="left" w:pos="2633"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="409" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>以法人名義申請者，檢附公司設立登記或變更登記表及代表人身分證影本</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="30A25874" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE67AF7" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61084572" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="155D2007" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="814"/>
+                <w:tab w:val="left" w:pos="1503"/>
+                <w:tab w:val="left" w:pos="2633"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="409" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>以商號名義申請者，檢附設立或變更登記證明文件及負責人身分證影本</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="0731BD84" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F281E8C" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2128DAD8" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37605F38" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="814"/>
+                <w:tab w:val="left" w:pos="1503"/>
+                <w:tab w:val="left" w:pos="2633"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="409" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>政府機關、公營事業機構、公法人，得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢附。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="6543B5FC" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A402016" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="291BA923" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25345F96" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1499"/>
+                <w:tab w:val="left" w:pos="2629"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="405" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>委託他人代為申請者，檢附委託書及代理人身分證明文件。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="06506D55" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A98319" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F174E45" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>位置</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C226E08" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>圖面</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE3EEE4" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1499"/>
+                <w:tab w:val="left" w:pos="2629"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="405" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請相關土地登記簿（第一類）謄本（包含水利用地及相關土地）及相關土地</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>籍圖謄本（比例尺</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724624">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A" w:rsidRPr="00724624">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724624">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>00~1/1</w:t>
+            </w:r>
+            <w:r w:rsidR="00724624">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724624">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）各正本</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份、影本</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="406D819F" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567F1AD0" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65347B98" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="297674D9" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1499"/>
+                <w:tab w:val="left" w:pos="2629"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="405" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>都市計畫內土地使用分區證明</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A" w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>正本</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A" w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份、影本</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A" w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（區外免附）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="380369F4" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="441293F8" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C35774" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>土地證明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFEC61F" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="810"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="405" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>設施用地及相關土地所有權人同意書</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份（其申請土地屬申請人所有或由主管機關管理者，得免附）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="0BD27DE6" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7604958C" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EA08E2" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>工程設計</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356384AB" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>圖說</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E5614C" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="810"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="405" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>工程設計圖說（工程施工平面配置圖及斷面圖）</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份，其未牽涉工程者，得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檢附。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="77353EB5" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25349981" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF19F23" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>現場照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6972E12C" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="810"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="405" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請農田水利設施現況照片</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="29AD4AFE" w14:textId="77777777" w:rsidTr="006F18A0">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B38AE8" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E4C884" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>其他經主管機關指定之事項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DED2872" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="810"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="405" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>擬辦理變更許可內容函（原許可函）影本</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD102A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E359BF8" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="810"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="405" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>其他：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_______________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6213B" w:rsidRPr="001B468D" w14:paraId="72DA2AD7" w14:textId="77777777" w:rsidTr="00B6213B">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7822BA34" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>備註</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9362" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674E451D" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="39" w:hanging="116"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>應備文件影本除現場照片外，應一併檢附變更前後之文件影本，其有必要者，得由各管理處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>適</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>情況增減份數，並請加蓋申請人印章及「與正本相符」字樣章。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40BE5CDA" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="157" w:hanging="234"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>規格紙張影印為原則，對齊裝訂左邊頁，並以標籤依序編碼，裝訂成冊。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FCDF93" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="157" w:hanging="234"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>各管理處得依據所需，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>增列檢附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>文件，如：水</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>理涵容</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能力簽證等。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D19F613" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="157" w:hanging="234"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請人為政府機關、公營事業機構、公法人或行政法人者，得免填代表人身分證統一編號。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2802116B" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="157" w:hanging="234"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本計畫書身分證明文件，其屬我國人民為申請人者，應繳交國民身分證或其他公務機關發給且載有住所或居所地址或國民身分證統一編號之證明文件（惟不包含圖書館借閱證等）；其屬外國人為申請人者，則應繳交以外僑居留證、護照或其他足資證明當事人之文件。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7262F987" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="157" w:hanging="234"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請經審查合於規定者，主管機關應予以變更許可內容。有關延長許可有效期間者，請依「農田灌溉排水管理辦法」第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>條辦理展延，其屬有效期間縮短者，其期間不得超過申請當時提供有關土地使用同意證明文件之期限，或有不符「農田灌溉排水管理辦法」第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>條規定情形。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A0BB111" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="157" w:hanging="234"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>辦理許可內容變更相關文件，除身分證明文件為必要者外，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>其餘均洽各</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>管理處。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D94D14A" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="157" w:hanging="234"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本表預留</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>空格不敷使用者，可依實際需要格式自行製作填寫或得另自檢附附件。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212DBDE1" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="001B468D" w:rsidRDefault="00B6213B" w:rsidP="0094646D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="157" w:hanging="234"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>應檢附文件各種資料份數，得由各管理處自行增減，惟每項不得低於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B468D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>份。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="36AA6C99" w14:textId="77777777" w:rsidR="00B6213B" w:rsidRPr="00E36004" w:rsidRDefault="00B6213B" w:rsidP="00B6213B"/>
+    <w:p w14:paraId="4314F20A" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159635EA" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="3"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="32"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>農田水利法許可之內容變更申請書</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>申請人身分證明文件影本</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1D71" w:rsidRDefault="00CB1D71" w:rsidP="002E2634">
-[...21 lines deleted...]
-    <w:p w:rsidR="00CB1D71" w:rsidRDefault="00CB1D71" w:rsidP="00CB1D71">
+    <w:p w14:paraId="3E9F020A" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="120"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9889" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2127"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2407"/>
+        <w:gridCol w:w="876"/>
+        <w:gridCol w:w="9806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB1D71" w:rsidTr="00CB1D71">
+      <w:tr w:rsidR="007D3E3A" w14:paraId="090ECDC6" w14:textId="77777777" w:rsidTr="0094646D">
         <w:trPr>
-          <w:trHeight w:val="737"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="751DFDAA" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A996044" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-            </w:tcBorders>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>以個人名義申請者申請人身分證明文件正反面影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D3E3A" w14:paraId="0CCD1A75" w14:textId="77777777" w:rsidTr="0094646D">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F8D9D5" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40C97CFF" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...13 lines deleted...]
-            </w:tcBorders>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>以法人名義申請者，檢附公司設立登記或變更登記表及代表人國民身分證影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D3E3A" w14:paraId="2BEFA483" w14:textId="77777777" w:rsidTr="0094646D">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="337CA97C" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="507ECF9D" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-            </w:tcBorders>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>以商號名義申請者，檢附設立或變更登記證明文件及負責人身分證影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D3E3A" w14:paraId="1B2FABFE" w14:textId="77777777" w:rsidTr="0094646D">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+          </w:tcPr>
+          <w:p w14:paraId="2386ED57" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A4BDB7B" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>政府機關、公有公用事業機構及公法人，得不需檢附設立證明文件影本。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1D71" w:rsidTr="00CB1D71">
+      <w:tr w:rsidR="007D3E3A" w14:paraId="2DBD1B69" w14:textId="77777777" w:rsidTr="0094646D">
         <w:trPr>
-          <w:trHeight w:val="1350"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-              <w:ind w:left="-106" w:right="-110"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE5EC7E" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25AE609D" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="0094646D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...1088 lines deleted...]
-              <w:t>4.申請範圍內土地如有糾紛者，應由申請人自行負責解決。</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>委託他人申請者，檢附委託書及受委託人身分證明文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB1D71" w:rsidRDefault="00CB1D71" w:rsidP="00CB1D71">
+    <w:p w14:paraId="4AD163B6" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
-        <w:spacing w:before="120"/>
-        <w:ind w:firstLine="641"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="353EECC0" wp14:editId="4A0D4D47">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>245114</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6162041" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="直線接點 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6162041" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6345" cap="flat">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:custDash>
+                            <a:ds d="300173" sp="300173"/>
+                          </a:custDash>
+                          <a:miter/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="4DD64E8B" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="直線接點 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:434pt;margin-top:19.3pt;width:485.2pt;height:0;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUtR+O0gEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uOEzEQ3SNxB8t70t3JkEGtdGaRaNgg&#10;iAQcwHG7uy35pypPOrkEBwCJHTdAYsF9GHELyk4mMzC7Eb3wt94rv1fVi6u9NWynALV3Da8mJWfK&#10;Sd9q1zf844frF684wyhcK4x3quEHhfxq+fzZYgy1mvrBm1YBIxKH9RgaPsQY6qJAOSgrcOKDcnTZ&#10;ebAi0hb6ogUxErs1xbQs58XooQ3gpUKk0/Xxki8zf9cpGd91HarITMPpbTGPkMdtGovlQtQ9iDBo&#10;eXqGeMIrrNCOkp6p1iIKdgP6EZXVEjz6Lk6kt4XvOi1V1kBqqvIfNe8HEVTWQuZgONuE/49Wvt1t&#10;gOm24ZecOWGpRLdfvt/++Pzr07ffP7+yKjk0BqwpcOU2cNph2ECSu+/AppmEsH129XB2Ve0jk3Q4&#10;r+bT8qLiTN7dFffAABhfK29ZWjQcIwjdD3HlnaPaeaiyq2L3BiOlJuAdIGV1/lobk0toHBsp1ezi&#10;JeUR1EidETFj0RvdpriEQOi3KwNsJ1I/5C8JJN6/wuQNxrXAIUFaZOTOrCyryxn1MlGf1kfcw1Cr&#10;o0oOEZ1xNCXfjk6l1da3h2xgPqd65sBT76WGebjP6Ps/ZPkHAAD//wMAUEsDBBQABgAIAAAAIQAb&#10;8ubn2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUaUCkhmwqB2hsH&#10;Ah/gxEscYa+j2G3N32PUQznuzGjmbb1JzooDzWH0jLBcFCCIe69HHhA+P7a3axAhKtbKeiaEHwqw&#10;aS4valVpf+R3OrRxELmEQ6UQTIxTJWXoDTkVFn4izt6Xn52K+ZwHqWd1zOXOyrIoVtKpkfOCURO9&#10;GOq/271DCFvbvenXpb4xZekTm12baId4fZWen0BESvEchj/8jA5NZur8nnUQFiE/EhHu1isQ2X18&#10;KO5BdCdBNrX8j9/8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANS1H47SAQAAaQMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABvy5ufZAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokeweight=".17625mm">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEB0B6A" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請黏貼(或檢附)身分證明文件影本，並加蓋申請人具法定效力印章及「</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>與正本相符</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」字樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D21DA98" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:ind w:firstLine="4160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B5A7A3A" wp14:editId="590FF051">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3060697</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>886455</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3239774" cy="2159639"/>
+                <wp:effectExtent l="0" t="0" r="17776" b="12061"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="文字方塊 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3239774" cy="2159639"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6345">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5EF65987" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2BD584C8" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3953C659" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5DED0811" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>申請人/代表人/負責人</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="695B55CE" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>國民身分證影本黏貼處</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6FF7B3AC" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>(反面)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="7B5A7A3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="文字方塊 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:241pt;margin-top:69.8pt;width:255.1pt;height:170.05pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUaytVEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02O0zAU3iNxB8t7mrRN20nUdARTFSGN&#10;AKnDARzHaSw5trHdJuUCSBxgWHMADsCBZs4xz06m0wFWCC8cv598ft/3npeXXSPQgRnLlczxeBRj&#10;xCRVJZe7HH+62by6wMg6IksilGQ5PjKLL1cvXyxbnbGJqpUomUEAIm3W6hzXzuksiiytWUPsSGkm&#10;IVgp0xAHptlFpSEtoDcimsTxPGqVKbVRlFkL3nUfxKuAX1WMug9VZZlDIsdQmwu7CXvh92i1JNnO&#10;EF1zOpRB/qGKhnAJl56g1sQRtDf8D6iGU6OsqtyIqiZSVcUpCxyAzTj+jc22JpoFLiCO1SeZ7P+D&#10;pe8PHw3iZY5TjCRpoEX3t1/vfn6/v/119+MbuvAKtdpmkLjVkOq6N6qDTj/6LTg98a4yjf8CJQRx&#10;0Pp40pd1DlFwTifTdLFIMKIQm4xn6Xyaepzo6XdtrHvLVIP8IccGGhh0JYdr6/rUxxR/m1WClxsu&#10;RDDMrrgSBh0INHsT1oD+LE1I1OZ4Pk1mAflZzJ5DxGH9DcKXsCa27q8KCEOakEDH69Xr4k+uK7pB&#10;xEKVR9AQ3gtwq5X5glELs5dj+3lPDMNIvJPQ3HScJH5Yg5HMFhMwzHmkOI8QSQEqxw6j/njl+gGH&#10;CdPEXcutpr5hXiKpXu+dqniQ0hfXVzTUDDMWmjG8Bz/E53bIenq1qwcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQB1ltNv3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21MFFaRPi&#10;VAgJISFYkHIANx7iiHicxm6b3p5hRZej9/Xn/Woz+0EccYp9IA33iwwEUhtsT52Gr+3L3RpETIas&#10;GQKhhjNG2NTXV5UpbTjRJx6b1AkuoVgaDS6lsZQytg69iYswIjH7DpM3ic+pk3YyJy73g1RZlktv&#10;euIPzoz47LD9aQ5ew7jcvsf9Pv+Iajg3Nrlcvqo3rW9v5qdHEAnn9B+GP31Wh5qdduFANopBw8Na&#10;8ZbEYFnkIDhRFEqB2DFaFSuQdSUvN9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABRr&#10;K1URAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHWW02/fAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokeweight=".17625mm">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5EF65987" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2BD584C8" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3953C659" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5DED0811" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>申請人/代表人/負責人</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="695B55CE" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>國民身分證影本黏貼處</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6FF7B3AC" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>(反面)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="538326F8" wp14:editId="697AE63C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-296549</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>886455</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3239774" cy="2159639"/>
+                <wp:effectExtent l="0" t="0" r="17776" b="12061"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="文字方塊 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3239774" cy="2159639"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6345">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0E3576D8" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="341CFA36" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="56B7B6DE" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="60EF46E7" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>申請人/代表人/負責人</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="567FE71B" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>國民身分證影本黏貼處</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="03D1D2D3" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>(正面)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="538326F8" id="文字方塊 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-23.35pt;margin-top:69.8pt;width:255.1pt;height:170.05pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC5eyLEQIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/adI0bWnUdAVbFSGt&#10;AKlwAMdxGkuObWy3SbkAEgfY/eYAHIAD7Z6DsZNtu8AXwh+OZ+bleebNeHnVNQIdmLFcyRyPRzFG&#10;TFJVcrnL8aePmxcvMbKOyJIIJVmOj8ziq9XzZ8tWZyxRtRIlMwhIpM1anePaOZ1FkaU1a4gdKc0k&#10;BCtlGuLANLuoNKQF9kZESRzPolaZUhtFmbXgXfdBvAr8VcWoe19Vljkkcgy5ubCbsBd+j1ZLku0M&#10;0TWnQxrkH7JoCJdw6YlqTRxBe8P/oGo4Ncqqyo2oaiJVVZyyUANUM45/q2ZbE81CLSCO1SeZ7P+j&#10;pe8OHwziJfQO5JGkgR493H69/3H3cPvz/vs3NPMStdpmgNxqwLruteoA/ui34PSVd5Vp/BdqQhAH&#10;tuNJYNY5RME5SSaL+TzFiEIsGU8Xs8nC80Tn37Wx7g1TDfKHHBvoYBCWHG6s66GPEH+bVYKXGy5E&#10;MMyuuBYGHQh0exPWwP4EJiRqczybpNPA/CRmLynisP5G4VNYE1v3VwWGASYklOP16nXxJ9cVXS+x&#10;x3hPocojSAnvBkqslfmCUQszmGP7eU8Mw0i8ldDkxThN/dAGI53OEzDMZaS4jBBJgSrHDqP+eO36&#10;QYdJ08TdyK2mvm9eKale7Z2qeFD0nNGQOsxa6MnwLvwwX9oBdX69q18AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDqpG9r4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWoekODTE&#10;qRASQkKwIOUD3HiII/xIY7dN/55hRXczukd3ztSb2Vl2xCkOwUu4W2bA0HdBD76X8LV9WTwAi0l5&#10;rWzwKOGMETbN9VWtKh1O/hOPbeoZlfhYKQkmpbHiPHYGnYrLMKKn7DtMTiVap57rSZ2o3FmeZ5ng&#10;Tg2eLhg14rPB7qc9OAljsX2P+734iLk9tzoZwV/zNylvb+anR2AJ5/QPw58+qUNDTrtw8DoyK2Gx&#10;EiWhFBRrAYyIlSjuge1oKNcl8Kbmlz80vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCC&#10;5eyLEQIAAAUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDqpG9r4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokeweight=".17625mm">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0E3576D8" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="341CFA36" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="56B7B6DE" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="60EF46E7" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>申請人/代表人/負責人</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="567FE71B" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>國民身分證影本黏貼處</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="03D1D2D3" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>(正面)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CBC113" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...170 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>申請農田水利法第8條</w:t>
-[...21 lines deleted...]
-        <w:t>及第13條第1項</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1D71" w:rsidRDefault="00CB1D71" w:rsidP="00CB1D71">
-[...6795 lines deleted...]
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="41BAD729" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>委託書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="37DD10E5" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="700" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>委託人</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農田水利設施兼作其他使用</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD634B">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>架設橋涵</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD634B">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>許可申請</w:t>
+        <w:t>許可</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DDE23B" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:spacing w:afterLines="50" w:after="180" w:line="700" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>因</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>無法親自辦理，特</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>委託</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>全權代表委託人</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>辦</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>理</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請相關</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>事</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>宜，如有文件</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>不實願負</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>法律責任</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="793CBE62" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="600" w:lineRule="exact"/>
         <w:ind w:firstLineChars="270" w:firstLine="756"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="2A60A459" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="180" w:line="700" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農業</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>部</w:t>
-[...9 lines deleted...]
-        <w:t>農田水利署</w:t>
+        <w:t>部農田水利署</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="588DAFCA" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">委    </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>託</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    人：</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (簽章)</w:t>
+        <w:t xml:space="preserve">                            (簽章)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="4E9DC0D5" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）：</w:t>
+        <w:t>國民身分證統一編號</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="14FB8D2A" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或其他身分證明文件字號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1163394F" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（或營業人統一編號）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269A5641" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>代表人 /</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>負責人：                  (簽章)</w:t>
+        <w:t>負責人：                           (簽章)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="09EBCB31" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>聯</w:t>
+        <w:t xml:space="preserve">聯 </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>絡</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  地  址：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="35DEC688" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  絡  電  話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="3E731DEE" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="61501B16" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">受  委  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>託</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  人：</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (簽章)</w:t>
+        <w:t xml:space="preserve">                            (簽章)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="592BFCD9" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）：</w:t>
+        <w:t>國民身分證統一編號</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="078FF337" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或其他身分證明文件字號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38724B6A" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（或營業人統一編號）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C3F176" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>絡</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  地  址：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="5F12E813" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  絡  電  話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="735E012F" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:leftChars="1535" w:left="3684"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="78605192" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:leftChars="1535" w:left="3684"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="222644A7" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:leftChars="1535" w:left="3684"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="312482D3" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:leftChars="1535" w:left="3684"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRPr="007F32F0" w:rsidRDefault="00AD634B" w:rsidP="00AD634B">
+    <w:p w14:paraId="60BBAF6B" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:line="600" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003708EA">
+      <w:r w:rsidRPr="007D3E3A">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="79"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:fitText w:val="8160" w:id="-1164205312"/>
+          <w:fitText w:val="8160" w:id="-476409088"/>
         </w:rPr>
         <w:t xml:space="preserve">中　華　民　國　　　年　　　月　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="003708EA">
+      <w:r w:rsidRPr="007D3E3A">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:fitText w:val="8160" w:id="-1164205312"/>
+          <w:fitText w:val="8160" w:id="-476409088"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD634B" w:rsidRDefault="00AD634B"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="1B4582C0" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
-        <w:spacing w:beforeLines="100" w:before="360" w:line="600" w:lineRule="exact"/>
+        <w:widowControl/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B5C249" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:spacing w:before="360" w:line="600" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+    </w:p>
+    <w:p w14:paraId="5BEB4FBF" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:spacing w:before="360" w:line="600" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>請黏貼(或檢附)身分證明文件影本，並</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>加蓋</w:t>
+        <w:t>加蓋受委託人</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...18 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>印章及</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「與正本相符」</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>字樣</w:t>
-[...8 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>字樣。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="6D5F3B6F" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:left="2976"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7978047C" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:left="2976"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C51104C" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...3 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61CAC81C" wp14:editId="3B6BD0B6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ADF8C73" wp14:editId="5D1BECE5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>1741590</wp:posOffset>
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>73528</wp:posOffset>
+                  <wp:posOffset>119380</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3240000" cy="2160000"/>
+                <wp:extent cx="3239770" cy="2159635"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="矩形 4"/>
+                <wp:docPr id="18" name="矩形 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3240000" cy="2160000"/>
+                          <a:ext cx="3239770" cy="2159635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
+                        <a:ln w="12701" cap="flat">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...20 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="46E9FFB9" id="矩形 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:137.15pt;margin-top:5.8pt;width:255.1pt;height:170.1pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlHa2emgIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpbvNJtlWyBqtlq1KkKq&#10;2ooW9ew6dmPJ8Rjbu9nlZZC49SF4HMRrMLaz2aVUHBA5ODOemW9+PDPHJ+tOk5VwXoGpaXkwoUQY&#10;Do0yDzX9dHv+6i0lPjDTMA1G1HQjPD2Zv3xx3NtKTKEF3QhHEMT4qrc1bUOwVVF43oqO+QOwwqBQ&#10;gutYQNY9FI1jPaJ3uphOJkdFD66xDrjwHm/PspDOE76UgocrKb0IRNcUYwvpdOm8j2cxP2bVg2O2&#10;VXwIg/1DFB1TBp2OUGcsMLJ06g+oTnEHHmQ44NAVIKXiIuWA2ZSTJ9nctMyKlAsWx9uxTP7/wfLL&#10;1bUjqqnpjBLDOnyin18ff3z/RmaxNr31Farc2Gs3cB7JmOhaui7+MQWyTvXcjPUU60A4Xr6ezib4&#10;UcJRNi2PEoM4xc7cOh/eC+hIJGrq8MFSHdnqwoesulWJ3gycK63xnlXaxNODVk28S0zsGnGqHVkx&#10;fO+wLmMO6G1PC7loWcTMci6JChstMupHIbEeGP00BZI6cYfJOBcmlFnUskZkV4d7qY0WybU2CBiR&#10;JQY5Yg8Av8e7xc4xD/rRVKRGHo0nfwssG48WyTOYMBp3yoB7DkBjVoPnrL8tUi5NrNI9NBvsFgd5&#10;jLzl5wqf7YL5cM0czg0+Ne6CcIWH1NDXFAaKkhbcl+fuoz62M0op6XEOa+o/L5kTlOgPBhv9XTmb&#10;xcFNzOzwzRQZty+535eYZXcK+PQlbh3LExn1g96S0kF3hytjEb2iiBmOvmvKg9sypyHvB1w6XCwW&#10;SQ2H1bJwYW4sj+CxqrEtb9d3zNmhdwO2/SVsZ5ZVT1o460ZLA4tlAKlSf+/qOtQbBz01zrCU4ibZ&#10;55PWbnXOfwEAAP//AwBQSwMEFAAGAAgAAAAhAO+SLczjAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj11LwzAUhu8F/0M4gjdjS9t9ldp0DGFuCAqbeuFd1pw1xeYkNNlW/73xSi8P78P7PqdcDaZj&#10;F+x9a0lAOkmAIdVWtdQIeH/bjHNgPkhSsrOEAr7Rw6q6vSlloeyV9ng5hIbFEvKFFKBDcAXnvtZo&#10;pJ9YhxSzk+2NDPHsG656eY3lpuNZkiy4kS3FBS0dPmqsvw5nI2Cz1aM1f375cDv/ejLZzj1tR59C&#10;3N8N6wdgAYfwB8OvflSHKjod7ZmUZ52AbDmbRjQG6QJYBJb5bA7sKGA6T3PgVcn/v1D9AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGUdrZ6aAgAAggUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO+SLczjAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
+              <v:rect w14:anchorId="4807FED5" id="矩形 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:9.4pt;width:255.1pt;height:170.05pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbiiDNxQEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNGmr3bJR0z1QLUJC&#10;sNLCA0wdu7HkP3lM0z4NEjcegsdBvAZjJ+0Ce1uRgz0ef/5m5pvJ+vZoDTvIiNq7ls9nNWfSCd9p&#10;t2/55093r15zhglcB8Y72fKTRH67efliPYRGLnzvTScjIxKHzRBa3qcUmqpC0UsLOPNBOrpUPlpI&#10;dIz7qoswELs11aKur6vBxy5ELyQiebfjJd8UfqWkSB+VQpmYaTnllsoay7rLa7VZQ7OPEHotpjTg&#10;GVlY0I6CXqi2kIB9ifoJldUievQqzYS3lVdKC1lqoGrm9T/VPPQQZKmFxMFwkQn/H634cLiPTHfU&#10;O+qUA0s9+vX1+88f3xg5SJ0hYEOgh3AfpxOSmUs9qmjzTkWwY1H0dFFUHhMT5FwuljerFQkv6G4x&#10;v7q5Xl5l1urxeYiY3kpvWTZaHqllRUk4vMc0Qs+QHM35O20M+aExjg2U92JVzykA0PQoA+Nj9EZ3&#10;GZhxGPe7NyayA+QhKN+Uw1+wHGUL2I+4cpVh0FidZC6ekjaOtizJKEK2dr47kYTmnaO25BE7G/Fs&#10;7CYjU+QX1MpCNo1dnpU/zwX1+HNsfgMAAP//AwBQSwMEFAAGAAgAAAAhAMH2S7bbAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06YFE+JUCEEvlEMLH7CNlyQiXkex24a/&#10;ZznBcWdGM2/L9eR7daIxdoEtzGcZKOI6uI4bCx/vLzcGVEzIDvvAZOGbIqyry4sSCxfOvKPTPjVK&#10;SjgWaKFNaSi0jnVLHuMsDMTifYbRY5JzbLQb8SzlvteLLLvVHjuWhRYHemqp/tofvYW78Lx7dUuT&#10;83Lj3+ImN4jN1trrq+nxAVSiKf2F4Rdf0KESpkM4souqtyCPJFGN8Iu7mmcLUAcL+crcg65K/Z+/&#10;+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbiiDNxQEAAGQDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB9ku22wAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".35281mm">
+                <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="1CEAE1D8" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:firstLineChars="1300" w:firstLine="3120"/>
+        <w:ind w:firstLine="3120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="79E6D1B7" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
-        <w:ind w:firstLineChars="1300" w:firstLine="3120"/>
+        <w:ind w:firstLine="3120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>委託人國民身分證影本黏貼處</w:t>
+        <w:t>受委託人國民身分證影本黏貼處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="270846CD" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
-        <w:ind w:firstLineChars="1900" w:firstLine="4560"/>
+        <w:ind w:firstLine="4560"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(正面)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="039100EA" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="6CDCCDB3" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="6DCC2ACF" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:left="2976"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C933EDC" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DF5AE8" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="3120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
+    </w:p>
+    <w:p w14:paraId="5EAF6014" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="4160"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3232973B" wp14:editId="59E0865A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="135BF439" wp14:editId="49B4D8D1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>1739900</wp:posOffset>
+                  <wp:posOffset>1605507</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>226192</wp:posOffset>
+                  <wp:posOffset>185947</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3240000" cy="2160000"/>
+                <wp:extent cx="3239770" cy="2159635"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="矩形 5"/>
+                <wp:docPr id="17" name="矩形 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3240000" cy="2160000"/>
+                          <a:ext cx="3239770" cy="2159635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
+                        <a:ln w="12701" cap="flat">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...20 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3B0D78DE" id="矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:137pt;margin-top:17.8pt;width:255.1pt;height:170.1pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfd6prmgIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdLMhKbDqpopaFSFV&#10;bUWLena9dteS12NsJ5vwMkjceAgeB/EajO3NJhTEAbEH74xn5psfz8zJ6abTZC2cV2BqWh5NKBGG&#10;Q6PMY00/3F28eE2JD8w0TIMRNd0KT08Xz5+d9LYSU2hBN8IRBDG+6m1N2xBsVRSet6Jj/gisMCiU&#10;4DoWkHWPReNYj+idLqaTyXHRg2usAy68x9vzLKSLhC+l4OFaSi8C0TXF2EI6XTof4lksTlj16Jht&#10;FR/CYP8QRceUQacj1DkLjKyc+g2qU9yBBxmOOHQFSKm4SDlgNuXkSTa3LbMi5YLF8XYsk/9/sPxq&#10;feOIamo6p8SwDp/ox+ev3799IfNYm976ClVu7Y0bOI9kTHQjXRf/mALZpHpux3qKTSAcL19OZxP8&#10;KOEom5bHiUGcYm9unQ9vBXQkEjV1+GCpjmx96UNW3alEbwYulNZ4zypt4ulBqybeJSZ2jTjTjqwZ&#10;vnfYlDEH9HaghVy0LGJmOZdEha0WGfW9kFgPjH6aAkmduMdknAsTyixqWSOyq/lBaqNFcq0NAkZk&#10;iUGO2APAr/HusHPMg340FamRR+PJ3wLLxqNF8gwmjMadMuD+BKAxq8Fz1t8VKZcmVukBmi12i4M8&#10;Rt7yC4XPdsl8uGEO5wafGndBuMZDauhrCgNFSQvu05/uoz62M0op6XEOa+o/rpgTlOh3Bhv9TTmb&#10;xcFNzGz+aoqMO5Q8HErMqjsDfPoSt47liYz6Qe9I6aC7x5WxjF5RxAxH3zXlwe2Ys5D3Ay4dLpbL&#10;pIbDalm4NLeWR/BY1diWd5t75uzQuwHb/gp2M8uqJy2cdaOlgeUqgFSpv/d1HeqNg54aZ1hKcZMc&#10;8klrvzoXPwEAAP//AwBQSwMEFAAGAAgAAAAhABQfZJvjAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwUuxG2PbhJhNKUJtERSsevC2zU6zwexsyG7b+O8dT3p88x5vvlcuR9eJ&#10;Ew6h9aTgdpqAQKq9aalR8P62vslBhKjJ6M4TKvjGAMvq8qLUhfFnesXTLjaCSygUWoGNsS+kDLVF&#10;p8PU90jsHfzgdGQ5NNIM+szlrpNpkiyk0y3xB6t7fLBYf+2OTsF6Yycr+fT80W/Dy8Gl2/5xM/lU&#10;6vpqXN2DiDjGvzD84jM6VMy090cyQXQK0mzGW6KCu/kCBAeyfJaC2PMhm+cgq1L+n1D9AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB93qmuaAgAAggUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABQfZJvjAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
+              <v:rect w14:anchorId="5A1CD86E" id="矩形 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:126.4pt;margin-top:14.65pt;width:255.1pt;height:170.05pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH6xy3xQEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNG2q3bJR0z1QLUJC&#10;sNLCA0wdu7HkP3lM0z4NEjcegsdBvAZjJ+0Ce1uRgz0ef/5m5pvJ+vZoDTvIiNq7li9mc86kE77T&#10;bt/yz5/uXr3mDBO4Dox3suUnifx28/LFegiNrH3vTScjIxKHzRBa3qcUmqpC0UsLOPNBOrpUPlpI&#10;dIz7qoswELs1VT2fX1eDj12IXkhE8m7HS74p/EpJkT4qhTIx03LKLZU1lnWX12qzhmYfIfRaTGnA&#10;M7KwoB0FvVBtIQH7EvUTKqtF9OhVmglvK6+UFrLUQNUs5v9U89BDkKUWEgfDRSb8f7Tiw+E+Mt1R&#10;71acObDUo19fv//88Y2Rg9QZAjYEegj3cTohmbnUo4o271QEOxZFTxdF5TExQc5lvbxZrUh4QXf1&#10;4urmenmVWavH5yFieiu9ZdloeaSWFSXh8B7TCD1DcjTn77Qx5IfGODZQ3vVqvqAAQNOjDIyP0Rvd&#10;ZWDGYdzv3pjIDpCHoHxTDn/BcpQtYD/iylWGQWN1krl4Sto42rIkowjZ2vnuRBKad47akkfsbMSz&#10;sZuMTJFfUCsL2TR2eVb+PBfU48+x+Q0AAP//AwBQSwMEFAAGAAgAAAAhAIFt/dveAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQxzSNMSpEIJegENLP2Abu0lEvI5itw1/&#10;z3KC26xmNPumWs9uEGc7hd6ThvtFAsJS401PrYb95+tdASJEJIODJ6vh2wZY19dXFZbGX2hrz7vY&#10;Ci6hUKKGLsaxlDI0nXUYFn60xN7RTw4jn1MrzYQXLneDTJMklw574g8djva5s83X7uQ0LP3L9s1k&#10;haJs4z7CRhWI7bvWtzfz0yOIaOf4F4ZffEaHmpkO/kQmiEFD+pAyemSxUiA4sMwVjztoUPkqA1lX&#10;8v+E+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCH6xy3xQEAAGQDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCBbf3b3gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" filled="f" strokeweight=".35281mm">
+                <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="0905CB64" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
-        <w:ind w:firstLineChars="1300" w:firstLine="3120"/>
+        <w:ind w:firstLine="3120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...56 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="3E5872ED" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
-        <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-        <w:ind w:leftChars="1240" w:left="2976"/>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="3120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>受委託人國民身分證影本黏貼處</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="623DBF65" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
-        <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="4560"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>(背面)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="75E46299" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
-[...85 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
-[...51 lines deleted...]
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="55A790C6" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
+    <w:p w14:paraId="1869EC40" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
       <w:pPr>
-        <w:spacing w:line="600" w:lineRule="exact"/>
-        <w:jc w:val="both"/>
+        <w:widowControl/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk56540409"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="32991171" w14:textId="77777777" w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidRDefault="007D3E3A" w:rsidP="007D3E3A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003708EA" w:rsidRPr="007F32F0" w:rsidRDefault="003708EA" w:rsidP="003708EA">
-[...194 lines deleted...]
-    <w:sectPr w:rsidR="003708EA" w:rsidRPr="00AD634B" w:rsidSect="00CB1D71">
+    <w:sectPr w:rsidR="007D3E3A" w:rsidRPr="0091214B" w:rsidSect="00CB1D71">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BC4220" w:rsidRDefault="00BC4220" w:rsidP="00562AB3">
+    <w:p w14:paraId="2E9FEAD5" w14:textId="77777777" w:rsidR="00BC4220" w:rsidRDefault="00BC4220" w:rsidP="00562AB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BC4220" w:rsidRDefault="00BC4220" w:rsidP="00562AB3">
+    <w:p w14:paraId="5CF3AE89" w14:textId="77777777" w:rsidR="00BC4220" w:rsidRDefault="00BC4220" w:rsidP="00562AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="標楷體">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BC4220" w:rsidRDefault="00BC4220" w:rsidP="00562AB3">
+    <w:p w14:paraId="549EDF85" w14:textId="77777777" w:rsidR="00BC4220" w:rsidRDefault="00BC4220" w:rsidP="00562AB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BC4220" w:rsidRDefault="00BC4220" w:rsidP="00562AB3">
+    <w:p w14:paraId="7075EA6A" w14:textId="77777777" w:rsidR="00BC4220" w:rsidRDefault="00BC4220" w:rsidP="00562AB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="043221EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00DEBDC6"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F304551"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D384F168"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17DF0332"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8CA2C226"/>
     <w:styleLink w:val="WWNum1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1317" w:hanging="465"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:sz w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
@@ -10336,51 +14921,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C0A3596"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB98A59C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61802DC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE40120C"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
@@ -10441,141 +15112,171 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB1D71"/>
+    <w:rsid w:val="001A2EB2"/>
+    <w:rsid w:val="001B468D"/>
+    <w:rsid w:val="002C0C5C"/>
     <w:rsid w:val="002C132A"/>
     <w:rsid w:val="002E2634"/>
     <w:rsid w:val="003708EA"/>
     <w:rsid w:val="003F11ED"/>
     <w:rsid w:val="00430461"/>
+    <w:rsid w:val="004B4FF3"/>
+    <w:rsid w:val="005431C5"/>
     <w:rsid w:val="00562AB3"/>
+    <w:rsid w:val="00583D03"/>
+    <w:rsid w:val="0065153C"/>
+    <w:rsid w:val="006573A9"/>
+    <w:rsid w:val="006A0A43"/>
+    <w:rsid w:val="006F18A0"/>
+    <w:rsid w:val="00724624"/>
     <w:rsid w:val="007301F0"/>
     <w:rsid w:val="007469A8"/>
     <w:rsid w:val="00767058"/>
     <w:rsid w:val="007906B7"/>
+    <w:rsid w:val="007D3E3A"/>
     <w:rsid w:val="007F2658"/>
+    <w:rsid w:val="009B1B4A"/>
+    <w:rsid w:val="00A52C2A"/>
     <w:rsid w:val="00A94899"/>
     <w:rsid w:val="00AD634B"/>
+    <w:rsid w:val="00B34237"/>
+    <w:rsid w:val="00B6213B"/>
     <w:rsid w:val="00BA4274"/>
     <w:rsid w:val="00BB7495"/>
     <w:rsid w:val="00BC28B1"/>
     <w:rsid w:val="00BC4220"/>
     <w:rsid w:val="00CB1D71"/>
     <w:rsid w:val="00CC4A20"/>
+    <w:rsid w:val="00CD102A"/>
     <w:rsid w:val="00DC707D"/>
+    <w:rsid w:val="00DD74B1"/>
+    <w:rsid w:val="00E2007C"/>
+    <w:rsid w:val="00E36004"/>
+    <w:rsid w:val="00FB7A85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3FBACD79"/>
+  <w14:docId w14:val="618AD5EC"/>
   <w15:docId w15:val="{84F22B2C-3693-4F86-A1DE-3D96B48D9AB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10730,51 +15431,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -10930,53 +15631,61 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E36004"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="3"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -11029,50 +15738,80 @@
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00562AB3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00562AB3"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00E36004"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D3E3A"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN/>
+      <w:ind w:leftChars="200" w:left="480"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="新細明體"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11339,63 +16078,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75C97E7D-797D-4860-9402-7DAC532B0314}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D45D59E6-C7F7-490B-B28F-6819AC36858C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2992</Characters>
+  <Pages>7</Pages>
+  <Words>659</Words>
+  <Characters>3761</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3509</CharactersWithSpaces>
+  <CharactersWithSpaces>4412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳靜玉</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>