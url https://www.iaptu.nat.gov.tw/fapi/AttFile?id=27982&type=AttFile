--- v0 (2025-11-03)
+++ v1 (2026-05-17)
@@ -1,15982 +1,12890 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00547C4B" w:rsidRDefault="009366BE" w:rsidP="00677A3B">
-[...1622 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9541" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="414"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7410"/>
+        <w:gridCol w:w="694"/>
+        <w:gridCol w:w="1433"/>
+        <w:gridCol w:w="7414"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidTr="006F7015">
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="25114E5A" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="443"/>
+          <w:trHeight w:val="57"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="0D44D7A3" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="3"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>應檢附文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidTr="006F7015">
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="2B7BBC15" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="2560"/>
+          <w:trHeight w:val="77"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F786C6" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>次序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="85" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="85" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FA169F" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>項目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7414" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A42B08C" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="814"/>
+                <w:tab w:val="left" w:pos="1503"/>
+                <w:tab w:val="left" w:pos="2633"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>內容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="5258463F" w14:textId="77777777" w:rsidTr="00D02372">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="44EB4792" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E54343">
-[...2 lines deleted...]
-                <w:kern w:val="3"/>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="112592FE" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>身分證明</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6984E3C7" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...20 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+          <w:p w14:paraId="2A232A67" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="814"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="2633"/>
+                <w:tab w:val="left" w:pos="1223"/>
+                <w:tab w:val="left" w:pos="1912"/>
+                <w:tab w:val="left" w:pos="3042"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...71 lines deleted...]
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□以個人名義申請者，檢附申請人身分證明文件正反面影本3份。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221E747B" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="814"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="2633"/>
+                <w:tab w:val="left" w:pos="1223"/>
+                <w:tab w:val="left" w:pos="1912"/>
+                <w:tab w:val="left" w:pos="3042"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...43 lines deleted...]
-          <w:p w:rsidR="0013056A" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□以法人名義申請者，檢附公司設立登記或變更登記表及代表人國民身分證影本3份。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05675BF8" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="814"/>
-                <w:tab w:val="left" w:pos="2633"/>
+                <w:tab w:val="left" w:pos="1223"/>
+                <w:tab w:val="left" w:pos="1912"/>
+                <w:tab w:val="left" w:pos="3042"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...26 lines deleted...]
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□以商號名義申請者，檢附設立或變更登記證明文件及負責人身分證影本3份。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="693FDEEE" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="814"/>
-                <w:tab w:val="left" w:pos="2633"/>
+                <w:tab w:val="left" w:pos="1223"/>
+                <w:tab w:val="left" w:pos="1912"/>
+                <w:tab w:val="left" w:pos="3042"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...76 lines deleted...]
-              <w:t>政府機關、公有公用事業機構及公法人，得</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□政府機關、公有公用事業機構及公法人等，應敘明法定全稱及統一編號，毋庸檢</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E54343">
-[...6 lines deleted...]
-              <w:t>不</w:t>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>附</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E54343">
-[...6 lines deleted...]
-              <w:t>檢附。</w:t>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidTr="006F7015">
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="23CD9F33" w14:textId="77777777" w:rsidTr="00FF0A48">
         <w:trPr>
-          <w:trHeight w:val="627"/>
+          <w:trHeight w:val="466"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1F8BCD69" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5153E58C" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+          <w:p w14:paraId="1A9A12BD" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="2629"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...22 lines deleted...]
-              <w:t>委託他人申請者，檢附委託書及受委託人身分證明文件。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□委託他人代理申請者，檢附委託書及</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC29DC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>人身分證明文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidTr="006F7015">
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="2B98A19A" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
           <w:trHeight w:val="1416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="22612665" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="040AB362" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...20 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>圖面</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>位置圖面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+          <w:p w14:paraId="29905D0B" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="2629"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□申請相關土地坐落地點土地登記簿（第一類）謄本（包含設施用地及相關土地）及相關土地</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>籍圖謄本（比例尺</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069163C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidR="002A2E89" w:rsidRPr="0069163C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:kern w:val="3"/>
-[...12 lines deleted...]
-              <w:t>申請相關土地座落地點之文件土地登記謄本</w:t>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069163C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>00~1/1200</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>，標</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E54343">
-[...6 lines deleted...]
-              <w:t>（</w:t>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E54343">
-[...9 lines deleted...]
-          <w:p w:rsidR="0013056A" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>申請使用土地標示及其使用範圍，或銜接點座標）正本1份及影本2份。（前項謄本應以登記機關核發日起3個月內為限）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224E2971" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="2629"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...462 lines deleted...]
-              <w:t>。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□都市計畫內土地使用分區證明正本1份及影本2份（非都市計畫範圍者，免附）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidTr="006F7015">
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="292E2A55" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="930"/>
+          <w:trHeight w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="197C6AB6" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="551692D2" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...10 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>工程設計</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E0B5FCC" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...10 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>證明</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>圖說</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+          <w:p w14:paraId="75670952" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...46 lines deleted...]
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□工程設計圖說（工程施工平面配置圖及斷面圖）3份（未涉工程者，得免附）。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CDD846E" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...42 lines deleted...]
-              <w:t>。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□技師簽證書（視安全性及相關需求，得要求檢附）3份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidTr="006F7015">
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="57119307" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="974"/>
+          <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="6B1AC576" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>四</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="7D161DC0" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...20 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>圖說</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>現場照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+          <w:p w14:paraId="54803F84" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...40 lines deleted...]
-              <w:t>份。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□現況照片3份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidTr="006F7015">
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="047D0E74" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="831"/>
+          <w:trHeight w:val="703"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="584258D8" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>五</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="0457467E" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="center"/>
-[...10 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...20 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>照片</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>其他經主管機關指定者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
+          <w:p w14:paraId="2337F218" w14:textId="77777777" w:rsidR="00AF6844" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
+              <w:overflowPunct w:val="0"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...40 lines deleted...]
-              <w:t>份。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□農田水利設施兼作其他使用切結書正本3份</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="344F3D8A" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□不超過渠道設計輸水容量之證明文件。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF8A129" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□申請範圍內土地之地段號清冊及面積。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="034B8D6C" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□其他_________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidTr="006F7015">
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="1109D6B6" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="1133"/>
+          <w:trHeight w:val="2065"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
-[...206 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="00E54343" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="4CA01DAE" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...13 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>備註</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="8847" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="28" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="28" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0013056A" w:rsidRPr="006555A9" w:rsidRDefault="0013056A" w:rsidP="006F7015">
-[...7 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="359F8D1F" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:leftChars="0" w:right="206"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:right="120" w:hanging="140"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...10 lines deleted...]
-              <w:t>申請人為政府機關、公有公用事業機關及公法人者，</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.申請人為法人團體者，應繳交法人團體代表人身分證明文件；外國人則得繳交以外僑居留證、外國護照或其他足資證明當事人身分證明文件正反面影本。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44F59E8D" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:right="120" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.以法人或商號名義申請者，倘公司印與登記表不同，應檢附公司專用章授權書。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD05B38" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="227" w:right="204" w:hanging="227"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.應檢附證明文件至少各一式3份，倘有需要得由各管理處視情況辦理，惟每式不得低於1份。如為</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006555A9">
-[...4 lines deleted...]
-              <w:t>得免填代表</w:t>
+            <w:r w:rsidRPr="0069163C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>影本須加</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...3 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+            <w:r w:rsidRPr="0069163C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>蓋申請人印章及「與正本相符」字樣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，請以A4規格紙張影印，A3規格紙張為例外，對齊裝訂左邊頁，並以標籤依序編碼，裝訂成冊。切結書</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2個頁</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>面以上者，申請人及保證人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>應蓋用騎</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縫章。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D483E92" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:right="206"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="227" w:right="204" w:hanging="227"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...28 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.其他經主管機關指定之文件，各管理處得依據所需增減檢附文件。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37954EF7" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:leftChars="0" w:right="206"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="227" w:right="204" w:hanging="227"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...17 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.申請經審查合於規定者，主管機關應予以許可，其許可有效期間依下列規定辦理：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76033118" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:leftChars="0" w:left="468" w:right="206"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="580" w:right="204" w:hanging="340"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...21 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（1）不得超過申請時提供之土地使用同意證明文件之期限。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="737F5DFA" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:leftChars="0" w:right="206"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="580" w:right="204" w:hanging="340"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...17 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（2）許可有效期間不得超過20年。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78452E30" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:leftChars="0" w:left="468" w:right="206"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="584" w:right="204" w:hanging="584"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...11 lines deleted...]
-              <w:t>依下列規定</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>6.</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006555A9">
-[...4 lines deleted...]
-              <w:t>定</w:t>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>本表預留</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006555A9">
-[...112 lines deleted...]
-              <w:t>規格紙張影印，對齊裝訂左邊頁，並以標籤依序編碼，裝訂成冊。</w:t>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>空格不敷使用者，可依實際需要格式自行製作填寫或得另自檢附附件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DE2647" w:rsidRPr="00E54343" w:rsidRDefault="00DE2647" w:rsidP="00DE2647">
-[...2 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+    <w:p w14:paraId="417EAD8E" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="000E72EB">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:widowControl/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="805" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E54343">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E54343">
-[...8 lines deleted...]
-    <w:p w:rsidR="00F31D49" w:rsidRDefault="00F31D49" w:rsidP="00A42EE3">
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82B0C" w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>不超過渠道設計輸水容量證明文件，得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>由本署各</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>管理處視個案事實所需增減，並可要求檢附相關技師簽證。相關技師包括有水利技師、土木技師及水土保持技師等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D4E539" w14:textId="77777777" w:rsidR="00E82B0C" w:rsidRPr="00E82B0C" w:rsidRDefault="00E82B0C" w:rsidP="00E82B0C">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E72EB" w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>各土地地段地號，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E72EB" w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>均應逐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E72EB" w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>筆分別列明並列有面積，亦得列冊另行檢附。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096A7DDF" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00E82B0C">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3.「農田水利法」主管機關係指農業部，業已授權執行機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>即本署受理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>兼作農田水利設施申請。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556B9666" w14:textId="77777777" w:rsidR="00F31D49" w:rsidRPr="0091214B" w:rsidRDefault="00F31D49" w:rsidP="00A42EE3">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED06FD" w:rsidRDefault="00ED06FD" w:rsidP="00A42EE3">
+    <w:p w14:paraId="1B759E59" w14:textId="77777777" w:rsidR="00E028BB" w:rsidRDefault="00E028BB" w:rsidP="00A42EE3">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E54343" w:rsidRPr="00A42EE3" w:rsidRDefault="00E54343" w:rsidP="003B2E67">
+        <w:sectPr w:rsidR="00E028BB" w:rsidSect="00957521">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="680" w:right="851" w:bottom="289" w:left="851" w:header="851" w:footer="510" w:gutter="0"/>
+          <w:pgNumType w:start="1" w:chapStyle="1"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="lines" w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A488744" w14:textId="77777777" w:rsidR="00E028BB" w:rsidRDefault="00E028BB" w:rsidP="00A42EE3">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
-[...109 lines deleted...]
-          <w:kern w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>具申請人</w:t>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:sectPr w:rsidR="00E028BB" w:rsidSect="00E028BB">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="680" w:right="851" w:bottom="289" w:left="851" w:header="851" w:footer="510" w:gutter="0"/>
+          <w:pgNumType w:start="1" w:chapStyle="1"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="lines" w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B79E165" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="00832C8F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">               </w:t>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>農田水利設施兼作其他使用申請書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9458" w:type="dxa"/>
+        <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2195"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2404"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="2248"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2491"/>
+        <w:gridCol w:w="31"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="3231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="0EA813CF" w14:textId="77777777" w:rsidTr="0091214B">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="2DC8A12E" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...37 lines deleted...]
-              <w:t>（或法人名稱）</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>申請編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DC321D" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>﹝</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>由管理處填寫﹞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7B3231" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3292" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2741495C" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-43"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>工作站</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="3D7BB454" w14:textId="77777777" w:rsidTr="00832C8F">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="610CA751" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>申請人________為使用貴署</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>管理處農田水利設施兼作其他使用，不影響該系統農田灌溉排水功能，填具申請事項如下：</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="48DDB79A" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="4DC1D58E" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...25 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              </w:rPr>
+              <w:t>申請人姓名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="202A76AA" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...13 lines deleted...]
-              <w:t>姓名</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（或法人名稱）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
-[...309 lines deleted...]
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="18171594" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...74 lines deleted...]
-            </w:r>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="48A37C9F" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>法人代表人/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F0BFE5" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...37 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>負責人姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FE8FC1" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="27611479" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD97CA3" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統編號）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="3E8F766C" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...49 lines deleted...]
-            </w:r>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="20BED4CB" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...15 lines deleted...]
-              <w:t>使用面積</w:t>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>法人代表人/負責人國民身分證統一編號或其他身分證明文件字號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F63521" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="7C772DB9" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="525B257F" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...14 lines deleted...]
-                <w:kern w:val="3"/>
+          <w:p w14:paraId="0DBA542E" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="403C106C" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>工程預定日期</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4EE36A" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="6BA12500" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032218B5" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1A8D07" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="005B6848" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="0562A2C9" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20157194" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B308EA" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C69E427" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00B87C42" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="6B5CB04C" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="340B9AD0" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="00FC29DC" w:rsidRDefault="00FC29DC" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC29DC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="00FC29DC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3EF454" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56302164" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7DE23B" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="0DEA16E6" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE43CA8" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...14 lines deleted...]
-                <w:kern w:val="3"/>
+          <w:p w14:paraId="17F7EC59" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D32DAB7" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>開工</w:t>
-[...13 lines deleted...]
-                <w:kern w:val="3"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>年</w:t>
-[...85 lines deleted...]
-            </w:r>
+              <w:t>行動電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FD63CA" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="00A761E3" w:rsidRPr="0091214B" w14:paraId="17C6048B" w14:textId="77777777" w:rsidTr="00E4382F">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00517C9D" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="687D3936" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...1 lines deleted...]
-              <w:t>絡人姓名</w:t>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2623" w:type="dxa"/>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="2708CDA5" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A761E3" w:rsidRPr="0091214B" w14:paraId="1C0CAB64" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A8F48E" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BABDEF" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+            <w:r w:rsidR="0091214B" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05154535" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="1664A446" w14:textId="77777777" w:rsidTr="005B6848">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00517C9D" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="2D17EA74" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...10 lines deleted...]
-              <w:t>絡電話</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>擬使用農田水利設施名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2404" w:type="dxa"/>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="098A36CA" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>渠道名稱：__________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>【請填寫使用渠道名稱】</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="6D1C935B" w14:textId="77777777" w:rsidTr="00832C8F">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00517C9D" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="2DFED072" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...46 lines deleted...]
-              <w:t>址</w:t>
+              </w:rPr>
+              <w:t>檢附資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="238F760A" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□委託書（包含</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC29DC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>人身分證明文件影本）。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B02231" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□申請農田水利設施兼作其他使用計畫書。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="09F9B891" w14:textId="77777777" w:rsidTr="00832C8F">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="7C4DF6ED" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...46 lines deleted...]
-              <w:t>料</w:t>
+              </w:rPr>
+              <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7263" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="5606DF74" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.申請人或</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC29DC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>人對於本申請書及檢具附件填載之內容，如有虛偽不實或損害其他善意第三人者，願負一切法律責任。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B73AA2" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.申請人為政府機關、公有公用事業機關及公法人者，得免填代表人及其國民身分證統一編號，惟仍應填具統一編號及委託書。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70513C5B" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.其他身分證明文件包括外僑居留證；不包括駕駛執照、健保卡或護照。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77855149" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.有關應依「農田水利法」第13條第1項辦理銜接許可者，應包含收納地表</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>逕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>流或配合政府逕流分擔之非廢污水銜接等部分。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508C62D1" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5.申請人如為多數人者，請檢附申請人清冊，並得委託其中1人為代表，辦理申請事宜，如後續申請人有變更情形，請依「農田灌溉排水管理辦法」第17條辦理變更申請。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34B7CB29" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本表預留</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>空格不敷使用者，可依實際需要格式自行製作填寫或得另自檢附附件。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="72AB3247" w14:textId="77777777" w:rsidTr="00832C8F">
+        <w:trPr>
+          <w:trHeight w:val="441"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2A4FE4" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="640"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>此致</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E47C708" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>農業部農田水利署</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="1C1C6804" w14:textId="77777777" w:rsidTr="00E028BB">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB4CCB9" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>申請人：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>【簽名蓋章】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1EA3A9" w14:textId="77777777" w:rsidR="009118D9" w:rsidRPr="0091214B" w:rsidRDefault="009118D9" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="457944B0" w14:textId="77777777" w:rsidR="00E028BB" w:rsidRDefault="00FC29DC" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>人：</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>【簽名蓋章】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584CF9EA" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="00E028BB" w:rsidRDefault="00832C8F" w:rsidP="00E028BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="0EC11957" w14:textId="77777777" w:rsidTr="00E028BB">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CF2B69" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="00E4382F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="295" w:hanging="295"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...21 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>中華民國</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...1 lines deleted...]
-              <w:t>。</w:t>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...246 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w14:paraId="20F5C8F1" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...9 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>申請農田水利設施兼作其他使用計畫書</w:t>
-[...98 lines deleted...]
-        <w:t>日</w:t>
+        <w:t>農田水利設施兼作其他使用計畫書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9541" w:type="dxa"/>
+        <w:tblW w:w="10042" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="405"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="2902"/>
+        <w:gridCol w:w="2324"/>
+        <w:gridCol w:w="2912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="05C0FBDD" w14:textId="77777777" w:rsidTr="00FE751B">
         <w:trPr>
-          <w:trHeight w:val="579"/>
+          <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="102A9115" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...36 lines deleted...]
-              <w:t>（或法人名稱）</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>表單編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="2902" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
+          <w:p w14:paraId="4C0C89B3" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
             <w:pPr>
               <w:widowControl/>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>【管理處填具】</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2140" w:type="dxa"/>
+            <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="180B8547" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...56 lines deleted...]
-              <w:t>姓名</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="2912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
+          <w:p w14:paraId="0D04A1D4" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
             <w:pPr>
               <w:widowControl/>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>工作站</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="37BA9D35" w14:textId="77777777" w:rsidTr="00FE751B">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="578B0974" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請人姓名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF67B83" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>（或法人名稱）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09ED184D" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C9EEED" w14:textId="77777777" w:rsidR="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>法人代表人/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DFF9B3" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>負責人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="537B2EAE" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="15901157" w14:textId="77777777" w:rsidTr="00FE751B">
         <w:trPr>
           <w:trHeight w:val="579"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="0D2DC57C" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...39 lines deleted...]
-              <w:t>（或統一編號）</w:t>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="2902" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
+          <w:p w14:paraId="2FFDE79C" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
             <w:pPr>
               <w:widowControl/>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2140" w:type="dxa"/>
+            <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="3AAB230A" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...57 lines deleted...]
-              <w:t>身分證統一編號</w:t>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>法人代表人/負責人國民身分證統一編號或其他身分證明文件字號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="2912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
+          <w:p w14:paraId="526C0887" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
             <w:pPr>
               <w:widowControl/>
-              <w:suppressAutoHyphens/>
-              <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
-              <w:textAlignment w:val="baseline"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="00FE751B" w:rsidRPr="0091214B" w14:paraId="4A35435E" w14:textId="77777777" w:rsidTr="004845DE">
         <w:trPr>
-          <w:trHeight w:val="579"/>
+          <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00DE1FA1" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="52F5F877" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...1 lines deleted...]
-              <w:t>絡地址</w:t>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7416" w:type="dxa"/>
+            <w:tcW w:w="8138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="4149E078" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-[...129 lines deleted...]
-                <w:szCs w:val="27"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>段</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E54343">
-[...13 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>巷</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E54343">
-[...13 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>弄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E54343">
-[...13 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E54343">
-[...13 lines deleted...]
-                <w:szCs w:val="27"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="3C83F1D3" w14:textId="77777777" w:rsidTr="004845DE">
         <w:trPr>
-          <w:trHeight w:val="579"/>
+          <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00DE1FA1" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="78665CF0" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...1 lines deleted...]
-              <w:t>絡電話</w:t>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...3 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="0A0863B1" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-[...31 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EE5448E" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...51 lines deleted...]
-            </w:pPr>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="2DE15332" w14:textId="77777777" w:rsidTr="004845DE">
         <w:trPr>
-          <w:trHeight w:val="1242"/>
+          <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="2CE0F768" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="00FC29DC" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>申請目的</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidR="0091214B" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>人姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7416" w:type="dxa"/>
+            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D801CC2" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DC1F5C" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05ABE0F2" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE751B" w:rsidRPr="0091214B" w14:paraId="46948533" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3841703E" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="417BD483" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE751B" w:rsidRPr="0091214B" w14:paraId="71F660EA" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC6C6AD" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C0A9D2" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="683FC85C" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="602B7661" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F0D5A4" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請依據</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="1940A5F5" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:ind w:left="700" w:hanging="700"/>
-              <w:textAlignment w:val="baseline"/>
-[...218 lines deleted...]
-              <w:t>□配合政府重大政策，或其他經主管機關許可之事項(請說明並檢附相關文件__________________。</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□「農田水利法」第12條第1項規定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="523522E4" w14:textId="77777777" w:rsidTr="002758A8">
         <w:trPr>
-          <w:trHeight w:val="609"/>
+          <w:trHeight w:val="2243"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="7E6940ED" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>申請依據</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7416" w:type="dxa"/>
-[...608 lines deleted...]
-            <w:tcW w:w="7416" w:type="dxa"/>
+            <w:tcW w:w="8138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00DD6C97" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="26ECAE33" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="002758A8" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="exact"/>
-[...10 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="700" w:hanging="700"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>□架設橋涵</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>□屬農機通行；□非屬農機通行使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="60E395CB" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="002758A8" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>□埋設設施。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F68097" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="002758A8" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>□架空纜（管）線。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAFCD4A" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="002758A8" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>□搭配水；搭配水量</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>_____________立方公尺/日（CMD）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:kern w:val="3"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F635EB4" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="251" w:hanging="251"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>地號</w:t>
+              </w:rPr>
+              <w:t>□配合政府重大政策，或其他經主管機關許可之事項</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>請說明且檢附相關文件__________________。）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidTr="00F31D49">
+      <w:tr w:rsidR="002758A8" w:rsidRPr="0091214B" w14:paraId="1B91CC62" w14:textId="77777777" w:rsidTr="002758A8">
         <w:trPr>
-          <w:trHeight w:val="982"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B885646" w14:textId="77777777" w:rsidR="002758A8" w:rsidRPr="0091214B" w:rsidRDefault="002758A8" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請渠道名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1862A648" w14:textId="77777777" w:rsidR="002758A8" w:rsidRPr="0091214B" w:rsidRDefault="002758A8" w:rsidP="002758A8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="569DE7CA" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="435A963B" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請使用範圍設施坐落地點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05422BFB" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="00780A2C" w:rsidRDefault="00780A2C" w:rsidP="002758A8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C30F44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>屏東縣_______鄉鎮市________地段___小段_______地號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="047D0C9E" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D225A6" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>使用面積</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FB0F0B" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="3120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>平方公尺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="65B3EBF7" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C59B7EE" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請使用期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F1F796" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>自</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>日起至</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>止</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="0907108F" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42703E98" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>工程預定日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671E1B38" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>開工</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>；完工</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004845DE" w:rsidRPr="0091214B" w14:paraId="448B36DB" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10042" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F12EFED" w14:textId="77777777" w:rsidR="004845DE" w:rsidRPr="0091214B" w:rsidRDefault="004845DE" w:rsidP="004845DE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="295" w:hanging="295"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>中華民國       年       月       日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="4B019F04" w14:textId="77777777" w:rsidTr="00FE751B">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="2BC44ECB" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>影響農田水利</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="250F966B" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>設施管理維護</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="620A4416" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>及其應變措施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7416" w:type="dxa"/>
+            <w:tcW w:w="8138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E54343" w:rsidRPr="00E54343" w:rsidRDefault="00E54343" w:rsidP="00E54343">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w14:paraId="3EE2E931" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:textAlignment w:val="baseline"/>
-[...9 lines deleted...]
-                <w:kern w:val="3"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□無影響。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2218D78B" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□有影響，應變措施：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E11A1B3" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="516" w:hanging="278"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□農田水利設施毀損時，配合管理處指揮完成修復。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75751E53" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="516" w:hanging="278"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□農田水利設施通水阻塞及不符水質標準情形，配合管理處指揮處理。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29194F3D" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□其他措施，或檢附相關文件：__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="7A0A1888" w14:textId="77777777" w:rsidTr="00FE751B">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183E3DB6" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...16 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              </w:rPr>
+              <w:t>備註</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D2401E" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:textAlignment w:val="baseline"/>
-[...28 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.如多人共同申請，請檢附申請人清冊，並委託1人為代表辦理申請事宜。申請人有變更情形者，應依「農田灌溉排水管理辦法」第17條辦理。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AF27FEF" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="880" w:hanging="280"/>
-[...20 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.屬申請兼作搭配水者，應填具搭配水量而</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>得免填使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>面積；其餘申請項目者，應填具使用面積而</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>得免填搭配</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>水量。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7422E723" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="880" w:hanging="280"/>
-[...36 lines deleted...]
-              <w:t>□其他措施，或檢附相關文件：__________________</w:t>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.未涉及工程者，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>免填工程</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>預定日期。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005370B4" w:rsidRDefault="005370B4" w:rsidP="00E54343">
+    <w:p w14:paraId="705C0C1E" w14:textId="77777777" w:rsidR="004E692B" w:rsidRDefault="004E692B" w:rsidP="004E692B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk66086144"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk69403035"/>
+      <w:r w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>農田水利設施兼作其他使用切結書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1649DEB3" w14:textId="77777777" w:rsidR="00D72815" w:rsidRPr="00D72815" w:rsidRDefault="00D72815" w:rsidP="004E692B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF13FFC" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00680D86" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>立切結書人</w:t>
+      </w:r>
+      <w:r w:rsidR="00780A2C" w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>__________土地坐落</w:t>
+      </w:r>
+      <w:r w:rsidR="00780A2C" w:rsidRPr="00112805">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>屏東縣___</w:t>
+      </w:r>
+      <w:r w:rsidR="00780A2C" w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00780A2C" w:rsidRPr="00112805">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00780A2C" w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00780A2C" w:rsidRPr="00112805">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>___鄉鎮市_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00780A2C" w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00780A2C" w:rsidRPr="00112805">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>___地段_____小段__________地號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，申請使用農田水利設施兼作其他使用，除遵守有關法令外並同意切結條件如下：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043080EA" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>一、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署農田水利</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>設施兼作其他使用，如發生妨害他人權益者，由立切結書人負責處理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>與貴署無</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>關。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CE46BB" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>二、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>使用貴署農田水利</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>設施如下：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7C56D7" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="00680D86" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="240" w:firstLineChars="100" w:firstLine="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="004E692B" w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>渠道名稱：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1C46F4" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="240" w:firstLineChars="100" w:firstLine="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>（二）渠道座落地點：</w:t>
+      </w:r>
+      <w:r w:rsidR="00680D86" w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>屏東</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>縣____</w:t>
+      </w:r>
+      <w:r w:rsidR="00680D86" w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>鄉鎮市______地段_____小段_______地號。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DAD81B" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>三、前開設施有轉讓其他第三人使用之必要者，應同意先徵</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>得貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>許可並另立切結書繼續履行，否則</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>得廢止許可。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA15901" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>四、立切結書人為申請使用農田水利設施兼作其他使用鄰接土地所有人（含共有人）有將土地所有權（含共有持分）轉讓予其他第三人，或將土地出借或出租予其他第三人，或將土地設定物權或擔保權利於其他第三人時，即發生第三人對於毗鄰土地取得使用權利之一切情形，除有其他規定外，立切結書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>同意貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>，得單方片面廢止前開設施兼作其他使用之使用關係，並依據農田水利申請許可案件規費收費標準，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>按未使</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>用日數比例無息退還已繳納之使用規費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E042FE" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>五、立切結書人為申請農田水利設施兼作其他使用鄰接土地之使用權人（含一切因債權或物權關係取得鄰接土地使用權、單純取得鄰接土地所有人出具土地使用同意書）有喪失對於鄰接土地使用權或鄰接土地所有權人表示不同意立切結書人繼續使用鄰接土地等情形者，除有其他規定外，立切結書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>同意貴署於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>必要時，得單方廢止該農田水利設施兼作其他使用之使用關係，並依據農田水利申請許可案件規費收費標準，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>按未使</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>用日數比例無息退還已繳納之使用規費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4376FCFD" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>六、除有其他規定外，立切結書人同意</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署於審酌已</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>使用之兼作其他使用，因嗣後所發生之新事實，於必要時，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署自</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>得單方片面廢止前開使用關係，並依據農田水利申請許可案件規費收費標準，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>按未使</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>用日數比例無息退還已繳納之使用規費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D45358" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>七、前開設施完成而嗣後發現破損情事者，立切結書人同意於不妨害輸排水範圍內即時修復，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署認</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>有事實上需要者，得通知立切結書人限期改善或拆除，立切結書人將不提出任何異議或主張。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8E4437" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>八、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>施設之設施物工程結構安全，由立切結書人負責並負防護責任</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>，其有影響灌溉排水或公共安全之虞者，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>經貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>通知，立切結書人未能於期限內改善時，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>得不經催告，代行改善或拆除，立切結書人願</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>向貴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>署償還代行改善或拆除之費用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDBC561" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>九、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>架設</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>橋涵肇</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>致廢棄物有阻塞</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>圳路</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>輸水之虞者，立切結書人應負責清除</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>，否則其發生災害者，其責任由立切結書人負責。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702FD415" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="002A3FC2" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十、申請使用之土地，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A3FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>將來貴署有為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A3FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>財產處分者，立切結書人無條件放棄使用權及相關改良物相關物權，任</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A3FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>由貴署處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A3FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>理，並依據第四點使用規費切結事項辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E80C28" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00D34A9C" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>十一、申請使用農田水利設施兼作其他使用之土地，嗣後有課徵相關稅捐者，由立切結書人（或機關）負責繳納。其不繳納者，同意任</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>由貴署處理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62275556" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00D34A9C" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十二、申請農田水利設施兼作其他使用屬於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>農業機械通行者，同意日後不得作為申請建築建造使用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A01B95C" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00D34A9C" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十三、申請之既設農田水利設施兼作其他使用，而嗣後有發生崩塌或有其他危險事故者，其責任皆由立切結書人負責，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>與貴署無關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F30AE3A" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00D34A9C" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十四、農田水利設施兼作其他使用之物，由各所有權人進行維護管理，其</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>有遭第三人占用情事者，其責任亦應由第三人負責而</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>與貴署無關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1998BC91" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00D34A9C" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十五、申請農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>涉及非</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>農田水利署轄管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>土地者，其土地同意書，應由當事人自行檢具。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1386C3D2" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00D34A9C" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十六、</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk203393730"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>申請農田水利設施兼作其他使用為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>架設</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>橋涵者</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>不得圍設障礙</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>物阻礙通行，亦不得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>於橋涵</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D34A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>上放置物品影響灌溉管理作業。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34130B28" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="00680D86" w:rsidP="004E692B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="atLeast"/>
+        <w:ind w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599FDC64" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>此致</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D6C084" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>農業部農田水利署</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA48024" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="00680D86" w:rsidP="004E692B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD4A60A" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E27178">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>立切結書人：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   【簽名蓋章】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF2B9FA" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>國民身分證統一編號：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD59EB0" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>戶籍地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A358AE0" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>聯絡地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131D6B0D" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>聯絡電話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA0839F" w14:textId="77777777" w:rsidR="00033938" w:rsidRPr="00033938" w:rsidRDefault="00033938" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE669EB" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00FC29DC" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E27178">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>受委託</w:t>
+      </w:r>
+      <w:r w:rsidR="00197173" w:rsidRPr="00E27178">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>人：</w:t>
+      </w:r>
+      <w:r w:rsidR="00197173" w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00197173" w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        【簽名蓋章】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647A1936" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>國民身分證統一編號：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B261957" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>戶籍地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA6E796" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>聯絡地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010F3C30" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>聯絡電話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4084B6FC" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="00680D86" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:ind w:left="295" w:hanging="295"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72815">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>中華民國       年       月       日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6CA835" w14:textId="77777777" w:rsidR="000A4FB0" w:rsidRPr="0091214B" w:rsidRDefault="00033938" w:rsidP="005F2243">
       <w:pPr>
         <w:widowControl/>
-        <w:suppressAutoHyphens/>
-[...30 lines deleted...]
-        <w:ind w:leftChars="200" w:left="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00092A85" w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>農田水利署屏東管理處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00587C99" w:rsidRDefault="00587C99" w:rsidP="000A4FB0">
-[...2 lines deleted...]
-        <w:spacing w:line="600" w:lineRule="exact"/>
+    <w:p w14:paraId="697DC335" w14:textId="77777777" w:rsidR="008803E7" w:rsidRPr="0091214B" w:rsidRDefault="00547C4B" w:rsidP="000A4FB0">
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:bCs/>
-          <w:kern w:val="0"/>
           <w:sz w:val="40"/>
-          <w:szCs w:val="20"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45BCC" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>既設涵管</w:t>
+      </w:r>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>清理切結書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B6ACCF" w14:textId="77777777" w:rsidR="008803E7" w:rsidRPr="0091214B" w:rsidRDefault="008803E7" w:rsidP="008803E7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331051E6" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>具切結書人               向貴</w:t>
+      </w:r>
+      <w:r w:rsidR="0050137A" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>具切結書人</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>處</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>申請座落屏東縣            鄉鎮市</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1422B016" w14:textId="77777777" w:rsidR="008803E7" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             地段</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>土地坐落</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD20BE">
+        <w:t xml:space="preserve">      小段         地號</w:t>
+      </w:r>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>屏東</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>縣_________鄉鎮市______段_________地號，申請使用農田水利設施兼作其他使用，除遵守有關法令外並具切結條件如下：</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>圳路橋涵跨</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>越通行，因早期施設為涵管式沿用至今，現提出申請補辦，請貴</w:t>
+      </w:r>
+      <w:r w:rsidR="0050137A" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>處</w:t>
+      </w:r>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>准予依現況申請，若因通水斷面縮小，</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="000A4FB0">
-[...5 lines deleted...]
-        <w:t>在貴署農田水利</w:t>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>致鄰</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="000A4FB0">
-[...5 lines deleted...]
-        <w:t>設施之兼作其他使用，如發生妨害他人權益時由具切結書人負責處理</w:t>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>地發生災害時，本人願意負全責協調</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="000A4FB0">
-[...5 lines deleted...]
-        <w:t>與貴署無關</w:t>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>處理完</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="000A4FB0">
-[...213 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>妥，否則任由貴</w:t>
+      </w:r>
+      <w:r w:rsidR="0050137A" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>處</w:t>
+      </w:r>
+      <w:r w:rsidR="008803E7" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>處理，絕無異議，恐口說無憑，特立此切結書為據。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C9F311" w14:textId="77777777" w:rsidR="008803E7" w:rsidRPr="0091214B" w:rsidRDefault="008803E7" w:rsidP="008803E7">
+      <w:pPr>
+        <w:ind w:firstLineChars="550" w:firstLine="1760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>此致</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7E9A10" w14:textId="77777777" w:rsidR="008803E7" w:rsidRPr="0091214B" w:rsidRDefault="00092A85" w:rsidP="008803E7">
+      <w:pPr>
+        <w:ind w:firstLineChars="150" w:firstLine="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>農田水利署屏東管理處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E904D9" w14:textId="77777777" w:rsidR="00092A85" w:rsidRPr="0091214B" w:rsidRDefault="00092A85" w:rsidP="008803E7">
+      <w:pPr>
+        <w:ind w:firstLineChars="150" w:firstLine="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106BB2AE" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">具切結書人：              </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         （簽</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>名蓋</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>章）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB27962" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>應繳之農田水利設施兼作其他使用之使用規費，委辦工程設計費及監造費，自當</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE7529B" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>國民身分證統一編號：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1858F262" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>依貴署規定</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275746A3" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3D950F" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>期限內繳納之。</w:t>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078C42FC" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>電話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF26B8E" w14:textId="77777777" w:rsidR="008803E7" w:rsidRPr="0091214B" w:rsidRDefault="008803E7" w:rsidP="008803E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>申請之設施如需轉讓他人使用時，同意先徵</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3114EE4B" w14:textId="77777777" w:rsidR="00F74FB6" w:rsidRPr="0091214B" w:rsidRDefault="00F74FB6" w:rsidP="008803E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>得貴署</w:t>
-[...996 lines deleted...]
-    <w:p w:rsidR="00D96C32" w:rsidRDefault="00D96C32" w:rsidP="00484F3C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B068692" w14:textId="77777777" w:rsidR="008803E7" w:rsidRPr="0091214B" w:rsidRDefault="008803E7" w:rsidP="008803E7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>中  華  民  國          年          月           日</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk66086144"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    </w:p>
+    <w:p w14:paraId="146541EB" w14:textId="77777777" w:rsidR="0042635A" w:rsidRPr="0091214B" w:rsidRDefault="0042635A" w:rsidP="00F9077D">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9E94AA" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00112805">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>一、申請人身分證明文件影本</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB9EB63" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="855"/>
+        <w:gridCol w:w="9565"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00197173" w14:paraId="127961F6" w14:textId="77777777" w:rsidTr="00112805">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4088268E" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="423BFD83" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>以個人名義申請者申請人身分證明文件正反面影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="0AD5CB10" w14:textId="77777777" w:rsidTr="00112805">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55AFC5E6" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5347F6D9" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>以法人名義申請者，檢附公司設立登記或變更登記表及代表人國民身分證影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="12C071E5" w14:textId="77777777" w:rsidTr="00112805">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46DBCB53" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="791416ED" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>以商號名義申請者，檢附設立或變更登記證明文件及負責人身分證影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="48EA52D9" w14:textId="77777777" w:rsidTr="00112805">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BDE11F7" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11641E47" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>政府機關、公有公用事業機構及公法人，得不需檢附設立證明文件影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="34579058" w14:textId="77777777" w:rsidTr="00112805">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60792C7E" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23ACB990" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>委託他人申請者，檢附委託書及受委託人身分證明文件。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E49614E" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A9FA5E9" wp14:editId="39ACD135">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>245114</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6162041" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="直線接點 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6162041" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6345" cap="flat">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:custDash>
+                            <a:ds d="300173" sp="300173"/>
+                          </a:custDash>
+                          <a:miter/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="670636BE" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="直線接點 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:434pt;margin-top:19.3pt;width:485.2pt;height:0;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUtR+O0gEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uOEzEQ3SNxB8t70t3JkEGtdGaRaNgg&#10;iAQcwHG7uy35pypPOrkEBwCJHTdAYsF9GHELyk4mMzC7Eb3wt94rv1fVi6u9NWynALV3Da8mJWfK&#10;Sd9q1zf844frF684wyhcK4x3quEHhfxq+fzZYgy1mvrBm1YBIxKH9RgaPsQY6qJAOSgrcOKDcnTZ&#10;ebAi0hb6ogUxErs1xbQs58XooQ3gpUKk0/Xxki8zf9cpGd91HarITMPpbTGPkMdtGovlQtQ9iDBo&#10;eXqGeMIrrNCOkp6p1iIKdgP6EZXVEjz6Lk6kt4XvOi1V1kBqqvIfNe8HEVTWQuZgONuE/49Wvt1t&#10;gOm24ZecOWGpRLdfvt/++Pzr07ffP7+yKjk0BqwpcOU2cNph2ECSu+/AppmEsH129XB2Ve0jk3Q4&#10;r+bT8qLiTN7dFffAABhfK29ZWjQcIwjdD3HlnaPaeaiyq2L3BiOlJuAdIGV1/lobk0toHBsp1ezi&#10;JeUR1EidETFj0RvdpriEQOi3KwNsJ1I/5C8JJN6/wuQNxrXAIUFaZOTOrCyryxn1MlGf1kfcw1Cr&#10;o0oOEZ1xNCXfjk6l1da3h2xgPqd65sBT76WGebjP6Ps/ZPkHAAD//wMAUEsDBBQABgAIAAAAIQAb&#10;8ubn2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUaUCkhmwqB2hsH&#10;Ah/gxEscYa+j2G3N32PUQznuzGjmbb1JzooDzWH0jLBcFCCIe69HHhA+P7a3axAhKtbKeiaEHwqw&#10;aS4valVpf+R3OrRxELmEQ6UQTIxTJWXoDTkVFn4izt6Xn52K+ZwHqWd1zOXOyrIoVtKpkfOCURO9&#10;GOq/271DCFvbvenXpb4xZekTm12baId4fZWen0BESvEchj/8jA5NZur8nnUQFiE/EhHu1isQ2X18&#10;KO5BdCdBNrX8j9/8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANS1H47SAQAAaQMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABvy5ufZAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokeweight=".17625mm">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00269EF1" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>請黏貼(或檢附)身分證明文件影本，並加蓋申請人具法定效力印章及「</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>加蓋</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>與正本相符</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>具切結書人</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>」字樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AC4077" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:ind w:firstLine="4160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>印章及</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F32F0">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35E2B7DE" wp14:editId="55B4A2C7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3060697</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>886455</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3239774" cy="2159639"/>
+                <wp:effectExtent l="0" t="0" r="17776" b="12061"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="文字方塊 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3239774" cy="2159639"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6345">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="249CF85F" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="34F127C2" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="228F0FC0" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="655BFD28" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>申請人/代表人/負責人</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="150BE184" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>國民身分證影本黏貼處</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="03D753B5" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>(反面)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="35E2B7DE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="文字方塊 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:241pt;margin-top:69.8pt;width:255.1pt;height:170.05pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUaytVEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02O0zAU3iNxB8t7mrRN20nUdARTFSGN&#10;AKnDARzHaSw5trHdJuUCSBxgWHMADsCBZs4xz06m0wFWCC8cv598ft/3npeXXSPQgRnLlczxeBRj&#10;xCRVJZe7HH+62by6wMg6IksilGQ5PjKLL1cvXyxbnbGJqpUomUEAIm3W6hzXzuksiiytWUPsSGkm&#10;IVgp0xAHptlFpSEtoDcimsTxPGqVKbVRlFkL3nUfxKuAX1WMug9VZZlDIsdQmwu7CXvh92i1JNnO&#10;EF1zOpRB/qGKhnAJl56g1sQRtDf8D6iGU6OsqtyIqiZSVcUpCxyAzTj+jc22JpoFLiCO1SeZ7P+D&#10;pe8PHw3iZY5TjCRpoEX3t1/vfn6/v/119+MbuvAKtdpmkLjVkOq6N6qDTj/6LTg98a4yjf8CJQRx&#10;0Pp40pd1DlFwTifTdLFIMKIQm4xn6Xyaepzo6XdtrHvLVIP8IccGGhh0JYdr6/rUxxR/m1WClxsu&#10;RDDMrrgSBh0INHsT1oD+LE1I1OZ4Pk1mAflZzJ5DxGH9DcKXsCa27q8KCEOakEDH69Xr4k+uK7pB&#10;xEKVR9AQ3gtwq5X5glELs5dj+3lPDMNIvJPQ3HScJH5Yg5HMFhMwzHmkOI8QSQEqxw6j/njl+gGH&#10;CdPEXcutpr5hXiKpXu+dqniQ0hfXVzTUDDMWmjG8Bz/E53bIenq1qwcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQB1ltNv3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21MFFaRPi&#10;VAgJISFYkHIANx7iiHicxm6b3p5hRZej9/Xn/Woz+0EccYp9IA33iwwEUhtsT52Gr+3L3RpETIas&#10;GQKhhjNG2NTXV5UpbTjRJx6b1AkuoVgaDS6lsZQytg69iYswIjH7DpM3ic+pk3YyJy73g1RZlktv&#10;euIPzoz47LD9aQ5ew7jcvsf9Pv+Iajg3Nrlcvqo3rW9v5qdHEAnn9B+GP31Wh5qdduFANopBw8Na&#10;8ZbEYFnkIDhRFEqB2DFaFSuQdSUvN9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABRr&#10;K1URAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHWW02/fAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokeweight=".17625mm">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="249CF85F" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="34F127C2" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="228F0FC0" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="655BFD28" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>申請人/代表人/負責人</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="150BE184" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>國民身分證影本黏貼處</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="03D753B5" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>(反面)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DD5920D" wp14:editId="5550A376">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-296549</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>886455</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3239774" cy="2159639"/>
+                <wp:effectExtent l="0" t="0" r="17776" b="12061"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="文字方塊 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3239774" cy="2159639"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6345">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4AA9A171" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="68A34FA1" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5C32BCB0" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="217D86AE" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>申請人/代表人/負責人</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="67A47369" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>國民身分證影本黏貼處</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2AEC77CF" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>(正面)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0DD5920D" id="文字方塊 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-23.35pt;margin-top:69.8pt;width:255.1pt;height:170.05pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC5eyLEQIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/adI0bWnUdAVbFSGt&#10;AKlwAMdxGkuObWy3SbkAEgfY/eYAHIAD7Z6DsZNtu8AXwh+OZ+bleebNeHnVNQIdmLFcyRyPRzFG&#10;TFJVcrnL8aePmxcvMbKOyJIIJVmOj8ziq9XzZ8tWZyxRtRIlMwhIpM1anePaOZ1FkaU1a4gdKc0k&#10;BCtlGuLANLuoNKQF9kZESRzPolaZUhtFmbXgXfdBvAr8VcWoe19Vljkkcgy5ubCbsBd+j1ZLku0M&#10;0TWnQxrkH7JoCJdw6YlqTRxBe8P/oGo4Ncqqyo2oaiJVVZyyUANUM45/q2ZbE81CLSCO1SeZ7P+j&#10;pe8OHwziJfQO5JGkgR493H69/3H3cPvz/vs3NPMStdpmgNxqwLruteoA/ui34PSVd5Vp/BdqQhAH&#10;tuNJYNY5RME5SSaL+TzFiEIsGU8Xs8nC80Tn37Wx7g1TDfKHHBvoYBCWHG6s66GPEH+bVYKXGy5E&#10;MMyuuBYGHQh0exPWwP4EJiRqczybpNPA/CRmLynisP5G4VNYE1v3VwWGASYklOP16nXxJ9cVXS+x&#10;x3hPocojSAnvBkqslfmCUQszmGP7eU8Mw0i8ldDkxThN/dAGI53OEzDMZaS4jBBJgSrHDqP+eO36&#10;QYdJ08TdyK2mvm9eKale7Z2qeFD0nNGQOsxa6MnwLvwwX9oBdX69q18AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDqpG9r4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWoekODTE&#10;qRASQkKwIOUD3HiII/xIY7dN/55hRXczukd3ztSb2Vl2xCkOwUu4W2bA0HdBD76X8LV9WTwAi0l5&#10;rWzwKOGMETbN9VWtKh1O/hOPbeoZlfhYKQkmpbHiPHYGnYrLMKKn7DtMTiVap57rSZ2o3FmeZ5ng&#10;Tg2eLhg14rPB7qc9OAljsX2P+734iLk9tzoZwV/zNylvb+anR2AJ5/QPw58+qUNDTrtw8DoyK2Gx&#10;EiWhFBRrAYyIlSjuge1oKNcl8Kbmlz80vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCC&#10;5eyLEQIAAAUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDqpG9r4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokeweight=".17625mm">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4AA9A171" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="68A34FA1" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5C32BCB0" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="217D86AE" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>申請人/代表人/負責人</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="67A47369" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>國民身分證影本黏貼處</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2AEC77CF" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>(正面)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3208EC" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="004D3D1F" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8D18FA" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="32"/>
-[...29 lines deleted...]
-        <w:spacing w:line="600" w:lineRule="exact"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>委託書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29042775" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:spacing w:afterLines="50" w:after="180" w:line="700" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>委託人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>架設橋涵</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>許可</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6A7811" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:spacing w:afterLines="50" w:after="180" w:line="700" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>因</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>無法親自辦理，特</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>委託</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>全權代表委託人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請相關</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>事</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>宜，如有文件</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>不實願負</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>法律責任</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528CDF5E" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="270" w:firstLine="756"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>此致</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01620606" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:afterLines="50" w:after="180" w:line="700" w:lineRule="exact"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>農業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>部農田水利署</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288DC4BC" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">委    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>託</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    人：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (簽章)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C12EBF" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>國民身分證統一編號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2B418C" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或其他身分證明文件字號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557E6615" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（或營業人統一編號）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1F25BE" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>代表人 /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>負責人：                           (簽章)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF7DC5D" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">聯 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>絡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  地  址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CDBCD1" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>聯</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  絡  電  話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D18062" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2036FD01" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">受  委  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>託</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  人：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (簽章)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7894DB30" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>國民身分證統一編號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A9B9C0" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或其他身分證明文件字號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6747B139" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（或營業人統一編號）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4466B392" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>聯</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>絡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  地  址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303C181" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>聯</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  絡  電  話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3223470F" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E69D216" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CAD3BFC" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE2E98B" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58265FC6" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="600" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2243">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="79"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:fitText w:val="8160" w:id="-477463808"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中　華　民　國　　　年　　　月　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2243">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:fitText w:val="8160" w:id="-477463808"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53350685" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3448031E" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:before="360" w:line="600" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49AC77D4" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:before="360" w:line="600" w:lineRule="exact"/>
+        <w:rPr>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請黏貼(或檢附)身分證明文件影本，並</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>加蓋受委託人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>印章及</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「與正本相符」</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>字樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787DE95D" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:left="2976"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116E7D77" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:left="2976"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CFE844" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EC32948" wp14:editId="2013AE3D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="119BBC30" wp14:editId="1E8F3A82">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>1033112</wp:posOffset>
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>17855</wp:posOffset>
+                  <wp:posOffset>119380</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4405746" cy="3313215"/>
-                <wp:effectExtent l="0" t="0" r="13970" b="20955"/>
+                <wp:extent cx="3239770" cy="2159635"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="矩形 8"/>
+                <wp:docPr id="18" name="矩形 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4405746" cy="3313215"/>
+                          <a:ext cx="3239770" cy="2159635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
+                        <a:ln w="12701" cap="flat">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...20 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="562E44AA" id="矩形 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:81.35pt;margin-top:1.4pt;width:346.9pt;height:260.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8cPUHoAIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7bTpO2MOkXQosOA&#10;oi3WDj2rstQYkEVNUuJkLzNgtz7EHmfYa4ySbCfoih2G+SCTIvnxRyRPzzatImthXQO6osVBTonQ&#10;HOpGP1X08/3luxNKnGe6Zgq0qOhWOHo2f/vmtDOlmMASVC0sQRDtys5UdOm9KbPM8aVomTsAIzQK&#10;JdiWeWTtU1Zb1iF6q7JJnh9lHdjaWODCOby9SEI6j/hSCu5vpHTCE1VRjM3H08bzMZzZ/JSVT5aZ&#10;ZcP7MNg/RNGyRqPTEeqCeUZWtvkDqm24BQfSH3BoM5Cy4SLmgNkU+Yts7pbMiJgLFseZsUzu/8Hy&#10;6/WtJU1dUXwozVp8ol/fnn/++E5OQm0640pUuTO3tucckiHRjbRt+GMKZBPruR3rKTaecLycTvPZ&#10;8fSIEo6yw8PicFLMAmq2MzfW+Q8CWhKIilp8sFhHtr5yPqkOKsGbhstGKbxnpdLhdKCaOtxFJnSN&#10;OFeWrBm+t98Uvbc9LfQdLLOQWcolUn6rREL9JCTWA6OfxEBiJ+4wGedC+yKJlqwWydUsx29wNkQR&#10;E1UaAQOyxCBH7B5g0EwgA3ZKu9cPpiI28mic/y2wZDxaRM+g/WjcNhrsawAKs+o9J/2hSKk0oUqP&#10;UG+xWyykMXKGXzb4bFfM+VtmcW5wwnAX+Bs8pIKuotBTlCzBfn3tPuhjO6OUkg7nsKLuy4pZQYn6&#10;qLHR3xfYRTi4kZnOjifI2H3J475Er9pzwKcvcOsYHsmg79VASgvtA66MRfCKIqY5+q4o93Zgzn3a&#10;D7h0uFgsohoOq2H+St8ZHsBDVUNb3m8emDV973ps+2sYZpaVL1o46QZLDYuVB9nE/t7Vta83Dnps&#10;nH4phU2yz0et3eqc/wYAAP//AwBQSwMEFAAGAAgAAAAhAM9NSQHgAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09Lw0AUxO+C32F5gpfSblxMLDGbUoTaIlSw1YO3bfY1G8z+Ibtt47f3edLjMMPM&#10;b6rFaHt2xiF23km4m2XA0DVed66V8L5fTefAYlJOq947lPCNERb19VWlSu0v7g3Pu9QyKnGxVBJM&#10;SqHkPDYGrYozH9CRd/SDVYnk0HI9qAuV256LLCu4VZ2jBaMCPhlsvnYnK2G1NpMlf9l+hE18PVqx&#10;Cc/ryaeUtzfj8hFYwjH9heEXn9ChJqaDPzkdWU+6EA8UlSDoAfnzvMiBHSTk4r4AXlf8/4P6BwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADxw9QegAgAAggUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9NSQHgAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;+gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
+              <v:rect w14:anchorId="386BB5D2" id="矩形 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:9.4pt;width:255.1pt;height:170.05pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbiiDNxQEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNGmr3bJR0z1QLUJC&#10;sNLCA0wdu7HkP3lM0z4NEjcegsdBvAZjJ+0Ce1uRgz0ef/5m5pvJ+vZoDTvIiNq7ls9nNWfSCd9p&#10;t2/55093r15zhglcB8Y72fKTRH67efliPYRGLnzvTScjIxKHzRBa3qcUmqpC0UsLOPNBOrpUPlpI&#10;dIz7qoswELs11aKur6vBxy5ELyQiebfjJd8UfqWkSB+VQpmYaTnllsoay7rLa7VZQ7OPEHotpjTg&#10;GVlY0I6CXqi2kIB9ifoJldUievQqzYS3lVdKC1lqoGrm9T/VPPQQZKmFxMFwkQn/H634cLiPTHfU&#10;O+qUA0s9+vX1+88f3xg5SJ0hYEOgh3AfpxOSmUs9qmjzTkWwY1H0dFFUHhMT5FwuljerFQkv6G4x&#10;v7q5Xl5l1urxeYiY3kpvWTZaHqllRUk4vMc0Qs+QHM35O20M+aExjg2U92JVzykA0PQoA+Nj9EZ3&#10;GZhxGPe7NyayA+QhKN+Uw1+wHGUL2I+4cpVh0FidZC6ekjaOtizJKEK2dr47kYTmnaO25BE7G/Fs&#10;7CYjU+QX1MpCNo1dnpU/zwX1+HNsfgMAAP//AwBQSwMEFAAGAAgAAAAhAMH2S7bbAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06YFE+JUCEEvlEMLH7CNlyQiXkex24a/&#10;ZznBcWdGM2/L9eR7daIxdoEtzGcZKOI6uI4bCx/vLzcGVEzIDvvAZOGbIqyry4sSCxfOvKPTPjVK&#10;SjgWaKFNaSi0jnVLHuMsDMTifYbRY5JzbLQb8SzlvteLLLvVHjuWhRYHemqp/tofvYW78Lx7dUuT&#10;83Lj3+ImN4jN1trrq+nxAVSiKf2F4Rdf0KESpkM4souqtyCPJFGN8Iu7mmcLUAcL+crcg65K/Z+/&#10;+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbiiDNxQEAAGQDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB9ku22wAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".35281mm">
+                <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00745720">
+    </w:p>
+    <w:p w14:paraId="010E4EBA" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="3120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CEED6C4" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="3120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D96C32" w:rsidRDefault="00D96C32" w:rsidP="00D96C32">
+        </w:rPr>
+        <w:t>受委託人國民身分證影本黏貼處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B1E297" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="4560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>(正面)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704E8179" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00D96C32" w:rsidRPr="00E201EF" w:rsidRDefault="00D96C32" w:rsidP="00D96C32">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC9F383" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    </w:p>
+    <w:p w14:paraId="748F9DB6" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:left="2976"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A24701" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         </w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="208ABCD1" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="3120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057A7466" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="4160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...138 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EC32948" wp14:editId="2013AE3D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77C4421F" wp14:editId="3F29A89B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>1033153</wp:posOffset>
+                  <wp:posOffset>1605507</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>11240</wp:posOffset>
+                  <wp:posOffset>185947</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4405746" cy="3313215"/>
-                <wp:effectExtent l="0" t="0" r="13970" b="20955"/>
+                <wp:extent cx="3239770" cy="2159635"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="矩形 15"/>
+                <wp:docPr id="17" name="矩形 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4405746" cy="3313215"/>
+                          <a:ext cx="3239770" cy="2159635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
+                        <a:ln w="12701" cap="flat">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...20 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5C3F7C04" id="矩形 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:81.35pt;margin-top:.9pt;width:346.9pt;height:260.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5Cx4ioAIAAIQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdHfTpIWomypqVYRU&#10;tREt6tn12t2VbI+xnWzCyyBx4yF4HMRrMPb+JCoVB8QevB7PzDf/c3a+1YpshPMNmJIWRzklwnCo&#10;GvNU0k/3V2/eUuIDMxVTYERJd8LT88XrV2etnYsJ1KAq4QiCGD9vbUnrEOw8yzyvhWb+CKwwyJTg&#10;NAtIuqescqxFdK2ySZ6fZC24yjrgwnt8veyYdJHwpRQ83ErpRSCqpOhbSKdL52M8s8UZmz85ZuuG&#10;926wf/BCs8ag0RHqkgVG1q75A0o33IEHGY446AykbLhIMWA0Rf4smruaWZFiweR4O6bJ/z9YfrNZ&#10;OdJUWLsZJYZprNGvr99//vhG8AGz01o/R6E7u3I95fEaQ91Kp+MfgyDblNHdmFGxDYTj43Saz06n&#10;J5Rw5B0fF8eTDjXbq1vnw3sBmsRLSR2WLGWSba59QJMoOohEawauGqVS2ZSJDx5UU8W3RMS+ERfK&#10;kQ3DiodtEWNAiAMppKJmFiPrYkm3sFMiQijzUUjMCHo/SY6kXtxjMs6FCUXHqlklOlOzHL/B2OBF&#10;Mp0AI7JEJ0fsHmCQ7EAG7M7nXj6qitTKo3L+N8c65VEjWQYTRmXdGHAvASiMqrfcyQ9J6lITs/QI&#10;1Q77xUE3SN7yqwbLds18WDGHk4Mzhtsg3OIhFbQlhf5GSQ3uy0vvUR4bGrmUtDiJJfWf18wJStQH&#10;g63+rsAuwtFNxHR2OkHCHXIeDzlmrS8AS1/g3rE8XaN8UMNVOtAPuDSW0SqymOFou6Q8uIG4CN2G&#10;wLXDxXKZxHBcLQvX5s7yCB6zGtvyfvvAnO17N2Db38AwtWz+rIU72ahpYLkOIJvU3/u89vnGUU+N&#10;06+luEsO6SS1X56L3wAAAP//AwBQSwMEFAAGAAgAAAAhADvr5a3hAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwUtpN0YSS8ymFKG2CBVs9eBtm51mg9nZkN228d87nvQ2j/d4&#10;871yMbpOnHEIrScFd7MEBFLtTUuNgvf9ajoHEaImoztPqOAbAyyq66tSF8Zf6A3Pu9gILqFQaAU2&#10;xr6QMtQWnQ4z3yOxd/SD05Hl0Egz6AuXu06mSZJLp1viD1b3+GSx/tqdnILV2k6W8mX70W/C69Gl&#10;m/55PflU6vZmXD6CiDjGvzD84jM6VMx08CcyQXSs8/SBo3zwAvbnWZ6BOCjI0vscZFXK/wuqHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5Cx4ioAIAAIQFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA76+Wt4QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;APoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="2pt">
+              <v:rect w14:anchorId="5B5E416A" id="矩形 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:126.4pt;margin-top:14.65pt;width:255.1pt;height:170.05pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH6xy3xQEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNG2q3bJR0z1QLUJC&#10;sNLCA0wdu7HkP3lM0z4NEjcegsdBvAZjJ+0Ce1uRgz0ef/5m5pvJ+vZoDTvIiNq7li9mc86kE77T&#10;bt/yz5/uXr3mDBO4Dox3suUnifx28/LFegiNrH3vTScjIxKHzRBa3qcUmqpC0UsLOPNBOrpUPlpI&#10;dIz7qoswELs1VT2fX1eDj12IXkhE8m7HS74p/EpJkT4qhTIx03LKLZU1lnWX12qzhmYfIfRaTGnA&#10;M7KwoB0FvVBtIQH7EvUTKqtF9OhVmglvK6+UFrLUQNUs5v9U89BDkKUWEgfDRSb8f7Tiw+E+Mt1R&#10;71acObDUo19fv//88Y2Rg9QZAjYEegj3cTohmbnUo4o271QEOxZFTxdF5TExQc5lvbxZrUh4QXf1&#10;4urmenmVWavH5yFieiu9ZdloeaSWFSXh8B7TCD1DcjTn77Qx5IfGODZQ3vVqvqAAQNOjDIyP0Rvd&#10;ZWDGYdzv3pjIDpCHoHxTDn/BcpQtYD/iylWGQWN1krl4Sto42rIkowjZ2vnuRBKad47akkfsbMSz&#10;sZuMTJFfUCsL2TR2eVb+PBfU48+x+Q0AAP//AwBQSwMEFAAGAAgAAAAhAIFt/dveAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQxzSNMSpEIJegENLP2Abu0lEvI5itw1/&#10;z3KC26xmNPumWs9uEGc7hd6ThvtFAsJS401PrYb95+tdASJEJIODJ6vh2wZY19dXFZbGX2hrz7vY&#10;Ci6hUKKGLsaxlDI0nXUYFn60xN7RTw4jn1MrzYQXLneDTJMklw574g8djva5s83X7uQ0LP3L9s1k&#10;haJs4z7CRhWI7bvWtzfz0yOIaOf4F4ZffEaHmpkO/kQmiEFD+pAyemSxUiA4sMwVjztoUPkqA1lX&#10;8v+E+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCH6xy3xQEAAGQDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCBbf3b3gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" filled="f" strokeweight=".35281mm">
+                <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D96C32" w:rsidRDefault="00D96C32" w:rsidP="00D96C32">
-[...8 lines deleted...]
-          <w:szCs w:val="40"/>
+    <w:p w14:paraId="45D011B2" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="3120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A43ACAF" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="3120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E201EF">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>受委託人國民身分證影本黏貼處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7144994D" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLine="4560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>(背面)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBA161B" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...1275 lines deleted...]
-    <w:p w:rsidR="00FE76EC" w:rsidRPr="007F32F0" w:rsidRDefault="00FE76EC" w:rsidP="00FE76EC">
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50EF02D1" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
-[...2 lines deleted...]
-          <w:noProof/>
+    </w:p>
+    <w:p w14:paraId="7C4BF340" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:kern w:val="0"/>
-[...161 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk56540409"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="08BFCA9A" w14:textId="77777777" w:rsidR="005F2243" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...171 lines deleted...]
-    <w:p w:rsidR="00FE76EC" w:rsidRPr="007F32F0" w:rsidRDefault="00FE76EC" w:rsidP="00FE76EC">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CC1C3C" w14:textId="77777777" w:rsidR="001050E4" w:rsidRPr="0091214B" w:rsidRDefault="001050E4" w:rsidP="001050E4">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7163FCAA" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-[...17 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F32F0">
-[...109 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...53 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:kern w:val="0"/>
+        <w:t>二、位置圖面</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E101EB" w14:textId="77777777" w:rsidR="001050E4" w:rsidRDefault="001050E4" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE76EC" w:rsidRPr="007F32F0" w:rsidRDefault="00FE76EC" w:rsidP="00FE76EC">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1068"/>
+        <w:gridCol w:w="9352"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00197173" w14:paraId="209B62CD" w14:textId="77777777" w:rsidTr="001050E4">
+        <w:trPr>
+          <w:trHeight w:val="787"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9752" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A13471A" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>應檢附項目：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="1951DC2C" w14:textId="77777777" w:rsidTr="00D02372">
+        <w:trPr>
+          <w:trHeight w:val="853"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="042A085A" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B8F08CF" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00B90293" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>架設橋涵</w:t>
+            </w:r>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>位置</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>圖。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w:rsidRPr="00AC6317" w14:paraId="569CF1CA" w14:textId="77777777" w:rsidTr="00D02372">
+        <w:trPr>
+          <w:trHeight w:val="853"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="747837D5" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4302DAE4" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>涉及工程者，其工程設計圖說</w:t>
+            </w:r>
+            <w:r w:rsidR="00D02372">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D02372" w:rsidRPr="00D02372">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>平面配置圖及斷面圖</w:t>
+            </w:r>
+            <w:r w:rsidR="00D02372">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F94480D" w14:textId="77777777" w:rsidR="00B90293" w:rsidRDefault="00B90293" w:rsidP="003D3837">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>施設之設施物需自行架設基礎，不得破壞及縮小通水斷面，長度超過八公尺者</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D3837">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>原則上</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D3837">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>每八公尺</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>需留置</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>清潔孔(圳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>路寬小於一公尺者，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>孔寬</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>需符合原圳路之寬度，大於一公尺者，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>孔寬不</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>得小於一公尺)，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>工作站得依管理需要另定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>清潔</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>孔數目</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="7EF6EAE8" w14:textId="77777777" w:rsidTr="00D02372">
+        <w:trPr>
+          <w:trHeight w:val="853"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DF4AEC5" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EE193FC" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00D02372" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="619EC79B" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:jc w:val="both"/>
-[...128 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...26 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...23 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>：請勾選申請需求之檢附項目。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235C72EE" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-        <w:widowControl/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB1E456" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080127E">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>農田水利署屏東管理處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080127E" w:rsidRPr="0080127E" w:rsidRDefault="0080127E" w:rsidP="0080127E">
-[...1 lines deleted...]
-        <w:ind w:leftChars="200" w:left="480"/>
+    <w:p w14:paraId="3F9182D8" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080127E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>農田水利設施兼作其他使用</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0080127E">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>圳</w:t>
-[...2818 lines deleted...]
-        </w:rPr>
         <w:t>工程說明書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+    <w:p w14:paraId="4C557CDF" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">申請人：                    </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+        <w:t xml:space="preserve">申請人：                                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A46024" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申請使用之施設物</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+        <w:t>申請使用之施設物：   □已施設   □未施設</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B08F27B" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申請使用渠道名稱</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t>申請使用渠道名稱：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00367A65" w:rsidRPr="00585654">
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00780A2C" w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514B5BBC" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申請使用渠道地段、地號：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="0082556A" w:rsidRPr="00585654" w:rsidRDefault="0082556A" w:rsidP="000A4FB0">
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530B094C" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申請使用渠道現況</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>申請使用渠道現況：□混凝土   □砌石   □土溝</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697085D1" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:leftChars="1400" w:left="3360" w:firstLineChars="150" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A5C5FD7" wp14:editId="34D5874F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C361A33" wp14:editId="0297F2D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3302000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>330200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="0"/>
                 <wp:effectExtent l="6350" t="6350" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="AutoShape 95"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="0"/>
                         </a:xfrm>
@@ -15993,192 +12901,189 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6E2F7944" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-[...3 lines deleted...]
-              <v:shape id="AutoShape 95" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:260pt;margin-top:26pt;width:0;height:0;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBOYs4GQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDuie2skyZWnNXKTnrZ&#10;diPt9gMIYBvVBgQkTlT13zvgOMq2l6qqD3iAmTdvZh7rx3PXohM3ViiZ42QaY8QlVUzIOsff3naT&#10;JUbWEclIqyTP8YVb/Lj5+GHd64zPVKNaxg0CEGmzXue4cU5nUWRpwztip0pzCZeVMh1xsDV1xAzp&#10;Ab1ro1kcL6JeGaaNotxaOC2HS7wJ+FXFqXupKssdanMM3FxYTVgPfo02a5LVhuhG0CsN8g8sOiIk&#10;JL1BlcQRdDTiD6hOUKOsqtyUqi5SVSUoDzVANUn8WzWvDdE81ALNsfrWJvv/YOnX094gwXL8gJEk&#10;HYzo6ehUyIxWc9+fXtsM3Aq5N75Cepav+lnR7xZJVTRE1jx4v100BCc+InoX4jdWQ5ZD/0Ux8CGQ&#10;IDTrXJnOQ0Ib0DnM5HKbCT87RIdDOp5GJBtDtLHuM1cd8kaOrTNE1I0rlJQwc2WSkICcnq3zhEg2&#10;Bvh8Uu1E24bRtxL1OV7NZ/MQYFUrmL/0btbUh6I16ES8eMIXqoObezejjpIFsIYTtr3ajoh2sCF5&#10;Kz0elAR0rtagjh+reLVdbpfpJJ0ttpM0LsvJ065IJ4td8mlePpRFUSY/PbUkzRrBGJee3ajUJP07&#10;JVzfzKCxm1ZvbYjeo4d+AdnxH0iHmfoxDoI4KHbZm3HWIM7gfH1IXv33e7Dvn/vmFwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGxVt+HZAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofN&#10;mHgxsIUEI6VbQkg4eBRIvA7doa12Z5vullZ+vaMc9Dbz3subb7L16Bp1oS7Ung3Mpgko4sLbmksD&#10;x8Nu8gIqRGSLjWcy8EUB1vn9XYap9QO/0WUfSyUlHFI0UMXYplqHoiKHYepbYvHOvnMYZe1KbTsc&#10;pNw1ep4kz9phzXKhwpa2FRWf+94ZoNAvZslm6crj63V4ep9fP4b2YMzjw7hZgYo0xr8w/OALOuTC&#10;dPI926AaAwupl+jvAEoCN+F0E3Se6f8f5N8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;wTmLOBkCAAA2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAbFW34dkAAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;"/>
+              <v:shape w14:anchorId="37349D50" id="AutoShape 95" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:260pt;margin-top:26pt;width:0;height:0;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBOYs4GQIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDuie2skyZWnNXKTnrZ&#10;diPt9gMIYBvVBgQkTlT13zvgOMq2l6qqD3iAmTdvZh7rx3PXohM3ViiZ42QaY8QlVUzIOsff3naT&#10;JUbWEclIqyTP8YVb/Lj5+GHd64zPVKNaxg0CEGmzXue4cU5nUWRpwztip0pzCZeVMh1xsDV1xAzp&#10;Ab1ro1kcL6JeGaaNotxaOC2HS7wJ+FXFqXupKssdanMM3FxYTVgPfo02a5LVhuhG0CsN8g8sOiIk&#10;JL1BlcQRdDTiD6hOUKOsqtyUqi5SVSUoDzVANUn8WzWvDdE81ALNsfrWJvv/YOnX094gwXL8gJEk&#10;HYzo6ehUyIxWc9+fXtsM3Aq5N75Cepav+lnR7xZJVTRE1jx4v100BCc+InoX4jdWQ5ZD/0Ux8CGQ&#10;IDTrXJnOQ0Ib0DnM5HKbCT87RIdDOp5GJBtDtLHuM1cd8kaOrTNE1I0rlJQwc2WSkICcnq3zhEg2&#10;Bvh8Uu1E24bRtxL1OV7NZ/MQYFUrmL/0btbUh6I16ES8eMIXqoObezejjpIFsIYTtr3ajoh2sCF5&#10;Kz0elAR0rtagjh+reLVdbpfpJJ0ttpM0LsvJ065IJ4td8mlePpRFUSY/PbUkzRrBGJee3ajUJP07&#10;JVzfzKCxm1ZvbYjeo4d+AdnxH0iHmfoxDoI4KHbZm3HWIM7gfH1IXv33e7Dvn/vmFwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGxVt+HZAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofN&#10;mHgxsIUEI6VbQkg4eBRIvA7doa12Z5vullZ+vaMc9Dbz3subb7L16Bp1oS7Ung3Mpgko4sLbmksD&#10;x8Nu8gIqRGSLjWcy8EUB1vn9XYap9QO/0WUfSyUlHFI0UMXYplqHoiKHYepbYvHOvnMYZe1KbTsc&#10;pNw1ep4kz9phzXKhwpa2FRWf+94ZoNAvZslm6crj63V4ep9fP4b2YMzjw7hZgYo0xr8w/OALOuTC&#10;dPI926AaAwupl+jvAEoCN+F0E3Se6f8f5N8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;wTmLOBkCAAA2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAbFW34dkAAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005D3F22" w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□U</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005D3F22" w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>型溝</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="005D3F22" w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（寬     公分，深     公分）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3F22" w:rsidRPr="00585654" w:rsidRDefault="005D3F22" w:rsidP="000A4FB0">
+    <w:p w14:paraId="1CCAA1A2" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="1400" w:left="3360" w:firstLineChars="150" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□梯型溝</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>上寬     公分，下寬     公分，</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3F22" w:rsidRPr="00585654" w:rsidRDefault="005D3F22" w:rsidP="008B1062">
+    <w:p w14:paraId="24A77D40" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="2250" w:left="5400"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>深     公分</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="005D3F22" w:rsidRPr="00585654" w:rsidRDefault="005D3F22" w:rsidP="000A4FB0">
+    <w:p w14:paraId="487CB8F8" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="1400" w:left="3360" w:firstLineChars="150" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□其他（                              ）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584AF9" w:rsidRPr="00585654" w:rsidRDefault="00756F4B" w:rsidP="000A4FB0">
+    <w:p w14:paraId="73D0EF30" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
-        <w:rPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EB4B11F" wp14:editId="74FBE0C7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4BF38E" wp14:editId="6ECB5312">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>78740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>194945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2231390" cy="548640"/>
                 <wp:effectExtent l="2540" t="4445" r="4445" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2231390" cy="548640"/>
                         </a:xfrm>
@@ -16189,51 +13094,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F31D49" w:rsidRPr="00C07A29" w:rsidRDefault="00F31D49">
+                          <w:p w14:paraId="0C8BAF98" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="00C07A29" w:rsidRDefault="0033678E" w:rsidP="0033678E">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C07A29">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>無重新施設渠道者免填</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C07A29">
                               <w:rPr>
@@ -16241,302 +13146,234 @@
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7EB4B11F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:6.2pt;margin-top:15.35pt;width:175.7pt;height:43.2pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZADnezAIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuFX0i25IQOUgsqyiQ&#10;foC0B6AlyiIqkSpJW06Lrgv0AOm6B+gBeqDkHB1S/iXZFG21EEjO8M28mcc5O9+0DVpTqZjgKfZP&#10;PIwoL0TJ+DLF79/lToSR0oSXpBGcpviGKnw+ff7srO8SGohaNCWVCEC4SvouxbXWXeK6qqhpS9SJ&#10;6CgHYyVkSzRs5dItJekBvW3cwPPGbi9k2UlRUKXgNBuMeGrxq4oW+k1VKapRk2LITdu/tP+F+bvT&#10;M5IsJelqVmzTIH+RRUsYh6B7qIxoglaSPYFqWSGFEpU+KUTriqpiBbUcgI3vPWJzXZOOWi5QHNXt&#10;y6T+H2zxev1WIlamOMCIkxZadH/79e7n9/vbX3c/vqHAVKjvVAKO1x246s2l2ECnLVvVXYnig0Jc&#10;zGrCl/RCStHXlJSQoW9uukdXBxxlQBb9K1FCKLLSwgJtKtma8kFBEKBDp2723aEbjQo4DIJT/zQG&#10;UwG2URiNQ9s+lyS7251U+gUVLTKLFEvovkUn6yulTTYk2bmYYFzkrGmsAhr+4AAchxOIDVeNzWRh&#10;G/o59uJ5NI9CJwzGcyf0ssy5yGehM879ySg7zWazzP9i4vphUrOypNyE2YnLD/+seVuZD7LYy0uJ&#10;hpUGzqSk5HIxayRaExB3bj9bc7Ac3NyHadgiAJdHlPwg9C6D2MnH0cQJ83DkxBMvcjw/vozHXhiH&#10;Wf6Q0hXj9N8poT7F8SgYDWI6JP2Im2e/p9xI0jIN46NhbYqjvRNJjATnvLSt1YQ1w/qoFCb9Qymg&#10;3btGW8EajQ5q1ZvFBlCMiheivAHpSgHKAhHCzINFLeQnjHqYHylWH1dEUoyalxzkH/sh6BNpuwlH&#10;kwA28tiyOLYQXgBUijVGw3KmhyG16iRb1hBp9+Au4MnkzKr5kNX2ocGMsKS288wMoeO99TpM3elv&#10;AAAA//8DAFBLAwQUAAYACAAAACEAGMnCr9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07D&#10;MBBF90j8gzVI7KidBDUoxKkq1JYlUCLWbjwkEfFDtpuGv2dYwfLqXN1HvVnMxGYMcXRWQrYSwNB2&#10;To+2l9C+7+8egMWkrFaTsyjhGyNsmuurWlXaXewbzsfUMwqxsVIShpR8xXnsBjQqrpxHS+zTBaMS&#10;ydBzHdSFws3EcyHW3KjRUsOgPD4N2H0dz0aCT/5QPoeX1+1uP4v249DmY7+T8vZm2T4CS7ikPzP8&#10;zqfp0NCmkztbHdlEOr8np4RClMCIF+uCrpwIZGUGvKn5/wfNDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCZADnezAIAAL0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAYycKv3AAAAAkBAAAPAAAAAAAAAAAAAAAAACYFAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAALwYAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="1A4BF38E" id="文字方塊 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:6.2pt;margin-top:15.35pt;width:175.7pt;height:43.2pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxaXzWzgIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuFX0i25IQOUgsqyiQ&#10;foC0B6AlyiIqkSpJW06Lrgv0AOm6B+gBeqDkHB1S/iXZFG21EEjO8M28mcc5O9+0DVpTqZjgKfZP&#10;PIwoL0TJ+DLF79/lToSR0oSXpBGcpviGKnw+ff7srO8SGohaNCWVCEC4SvouxbXWXeK6qqhpS9SJ&#10;6CgHYyVkSzRs5dItJekBvW3cwPPGbi9k2UlRUKXgNBuMeGrxq4oW+k1VKapRk2LITdu/tP+F+bvT&#10;M5IsJelqVmzTIH+RRUsYh6B7qIxoglaSPYFqWSGFEpU+KUTriqpiBbUcgI3vPWJzXZOOWi5QHNXt&#10;y6T+H2zxev1WIlamOMCIkxZadH/79e7n9/vbX3c/vqHAVKjvVAKO1x246s2l2ECnLVvVXYnig0Jc&#10;zGrCl/RCStHXlJSQoW9uukdXBxxlQBb9K1FCKLLSwgJtKtma8kFBEKBDp2723aEbjQo4DIJT/zQG&#10;UwG2URiNQ9s+lyS7251U+gUVLTKLFEvovkUn6yulTTYk2bmYYFzkrGmsAhr+4AAchxOIDVeNzWRh&#10;G/o59uJ5NI9CJwzGcyf0ssy5yGehM879ySg7zWazzP9i4vphUrOypNyE2YnLD/+seVuZD7LYy0uJ&#10;hpUGzqSk5HIxayRaExB3bj9bc7Ac3NyHadgiAJdHlPwg9C6D2MnH0cQJ83DkxBMvcjw/vozHXhiH&#10;Wf6Q0hXj9N8poT7F8SgYDWI6JP2Im2e/p9xI0jIN46NhbYqjvRNJjATnvLSt1YQ1w/qoFCb9Qymg&#10;3btGW8EajQ5q1ZvFZvs6AMyIeSHKG1CwFCAw0CKMPljUQn7CqIcxkmL1cUUkxah5yeEVxH4IMkXa&#10;bsLRJICNPLYsji2EFwCVYo3RsJzpYVatOsmWNUTavbsLeDk5s6I+ZLV9bzAqLLftWDOz6HhvvQ7D&#10;d/obAAD//wMAUEsDBBQABgAIAAAAIQAYycKv3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsqJ0ENSjEqSrUliVQItZuPCQR8UO2m4a/Z1jB8upc3Ue9WczEZgxxdFZCthLA&#10;0HZOj7aX0L7v7x6AxaSsVpOzKOEbI2ya66taVdpd7BvOx9QzCrGxUhKGlHzFeewGNCqunEdL7NMF&#10;oxLJ0HMd1IXCzcRzIdbcqNFSw6A8Pg3YfR3PRoJP/lA+h5fX7W4/i/bj0OZjv5Py9mbZPgJLuKQ/&#10;M/zOp+nQ0KaTO1sd2UQ6vyenhEKUwIgX64KunAhkZQa8qfn/B80PAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADFpfNbOAgAAxAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhABjJwq/cAAAACQEAAA8AAAAAAAAAAAAAAAAAKAUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAxBgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="00F31D49" w:rsidRPr="00C07A29" w:rsidRDefault="00F31D49">
+                    <w:p w14:paraId="0C8BAF98" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="00C07A29" w:rsidRDefault="0033678E" w:rsidP="0033678E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C07A29">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>(</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>無重新施設渠道者免填</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C07A29">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000C4346" w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>施設</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0082556A" w:rsidRPr="00585654">
+        <w:t>施設後之渠道狀況：□混凝土   □砌石   □土溝</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3174F043" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:leftChars="1400" w:left="3360" w:firstLineChars="150" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>後</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB237E" w:rsidRPr="00585654">
+        <w:t>□U</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>之渠道</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0082556A" w:rsidRPr="00585654">
+        <w:t>型溝</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>狀況</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D372C6" w:rsidRPr="00585654">
+        <w:t>（寬     公分，深     公分）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E31FC80" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:leftChars="1400" w:left="3360" w:firstLineChars="150" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00584AF9" w:rsidRPr="00585654">
+        <w:t>□梯型溝</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>□混凝土   □</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0082556A" w:rsidRPr="00585654">
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>砌石</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00584AF9" w:rsidRPr="00585654">
+        <w:t>上寬     公分，下寬     公分，</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB0A341" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:ind w:leftChars="2250" w:left="5400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">   □</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0082556A" w:rsidRPr="00585654">
+        <w:t>深     公分</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>土溝</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00777B46" w:rsidRPr="00585654" w:rsidRDefault="00777B46" w:rsidP="000A4FB0">
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2973A5B1" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:leftChars="1400" w:left="3360" w:firstLineChars="150" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>□U</w:t>
-[...101 lines deleted...]
-        </w:rPr>
         <w:t>□其他（                              ）</w:t>
       </w:r>
-      <w:r w:rsidR="00756F4B" w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DEB2F7F" wp14:editId="428A090F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="093ECB22" wp14:editId="490398EA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3302000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>330200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="0"/>
                 <wp:effectExtent l="6350" t="6350" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="AutoShape 55"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="0"/>
                         </a:xfrm>
@@ -16553,1142 +13390,3683 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="30A577FE" id="AutoShape 55" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:260pt;margin-top:26pt;width:0;height:0;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe+wZmGAIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tpsk2sOKuVnfSy&#10;bSPt9gcQwDYqBgQkTlT1v3fAcZRtL1VVH/AAM28+3mP9eO4kOnHrhFYFzqYpRlxRzYRqCvztdTdZ&#10;YuQ8UYxIrXiBL9zhx837d+ve5HymWy0ZtwhAlMt7U+DWe5MniaMt74ibasMVXNbadsTD1jYJs6QH&#10;9E4mszR9SHptmbGacufgtBou8Sbi1zWn/mtdO+6RLDDU5uNq43oIa7JZk7yxxLSCXssg/1BFR4SC&#10;pDeoiniCjlb8AdUJarXTtZ9S3SW6rgXlsQfoJkt/6+alJYbHXmA4ztzG5P4fLP1y2lskGHCHkSId&#10;UPR09DpmRotFmE9vXA5updrb0CE9qxfzrOl3h5QuW6IaHr1fLwaCsxCRvAkJG2cgy6H/rBn4EEgQ&#10;h3WubRcgYQzoHDm53DjhZ4/ocEjH04TkY4ixzn/iukPBKLDzloim9aVWCjjXNosJyOnZ+VAQyceA&#10;kE/pnZAyUi8V6gu8WswWMcBpKVi4DG7ONodSWnQiQTzxi93Bzb2b1UfFIljLCdtebU+EHGxILlXA&#10;g5agnKs1qOPHKl1tl9vlfDKfPWwn87SqJk+7cj552GUfF9WHqiyr7GcoLZvnrWCMq1DdqNRs/ndK&#10;uL6ZQWM3rd7GkLxFj/OCYsd/LDpyGmgcBHHQ7LK3I9cgzuh8fUhB/fd7sO+f++YXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAbFW34dkAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82Y&#10;eDGwhQQjpVtCSDh4FEi8Dt2hrXZnm+6WVn69oxz0NvPey5tvsvXoGnWhLtSeDcymCSjiwtuaSwPH&#10;w27yAipEZIuNZzLwRQHW+f1dhqn1A7/RZR9LJSUcUjRQxdimWoeiIodh6lti8c6+cxhl7UptOxyk&#10;3DV6niTP2mHNcqHClrYVFZ/73hmg0C9myWbpyuPrdXh6n18/hvZgzOPDuFmBijTGvzD84As65MJ0&#10;8j3boBoDC6mX6O8ASgI34XQTdJ7p/x/k3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCe&#10;+wZmGAIAADYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBsVbfh2QAAAAkBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;"/>
+              <v:shape w14:anchorId="5AB404D0" id="AutoShape 55" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:260pt;margin-top:26pt;width:0;height:0;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe+wZmGAIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tpsk2sOKuVnfSy&#10;bSPt9gcQwDYqBgQkTlT1v3fAcZRtL1VVH/AAM28+3mP9eO4kOnHrhFYFzqYpRlxRzYRqCvztdTdZ&#10;YuQ8UYxIrXiBL9zhx837d+ve5HymWy0ZtwhAlMt7U+DWe5MniaMt74ibasMVXNbadsTD1jYJs6QH&#10;9E4mszR9SHptmbGacufgtBou8Sbi1zWn/mtdO+6RLDDU5uNq43oIa7JZk7yxxLSCXssg/1BFR4SC&#10;pDeoiniCjlb8AdUJarXTtZ9S3SW6rgXlsQfoJkt/6+alJYbHXmA4ztzG5P4fLP1y2lskGHCHkSId&#10;UPR09DpmRotFmE9vXA5updrb0CE9qxfzrOl3h5QuW6IaHr1fLwaCsxCRvAkJG2cgy6H/rBn4EEgQ&#10;h3WubRcgYQzoHDm53DjhZ4/ocEjH04TkY4ixzn/iukPBKLDzloim9aVWCjjXNosJyOnZ+VAQyceA&#10;kE/pnZAyUi8V6gu8WswWMcBpKVi4DG7ONodSWnQiQTzxi93Bzb2b1UfFIljLCdtebU+EHGxILlXA&#10;g5agnKs1qOPHKl1tl9vlfDKfPWwn87SqJk+7cj552GUfF9WHqiyr7GcoLZvnrWCMq1DdqNRs/ndK&#10;uL6ZQWM3rd7GkLxFj/OCYsd/LDpyGmgcBHHQ7LK3I9cgzuh8fUhB/fd7sO+f++YXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAbFW34dkAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82Y&#10;eDGwhQQjpVtCSDh4FEi8Dt2hrXZnm+6WVn69oxz0NvPey5tvsvXoGnWhLtSeDcymCSjiwtuaSwPH&#10;w27yAipEZIuNZzLwRQHW+f1dhqn1A7/RZR9LJSUcUjRQxdimWoeiIodh6lti8c6+cxhl7UptOxyk&#10;3DV6niTP2mHNcqHClrYVFZ/73hmg0C9myWbpyuPrdXh6n18/hvZgzOPDuFmBijTGvzD84As65MJ0&#10;8j3boBoDC6mX6O8ASgI34XQTdJ7p/x/k3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCe&#10;+wZmGAIAADYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBsVbfh2QAAAAkBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584AF9" w:rsidRPr="00585654" w:rsidRDefault="00584AF9" w:rsidP="000C4346">
+    <w:p w14:paraId="54A8502A" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申請使用渠道長度</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="0010396D" w:rsidRPr="00585654">
+        <w:t>申請使用渠道長度：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidR="0010396D" w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>公尺</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+    <w:p w14:paraId="5818456E" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>是否設置</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>清潔孔</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D372C6" w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t>： □有；尺寸</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">       公分*       公分*     孔</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+    <w:p w14:paraId="362C7590" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:ind w:left="480"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">                 □無</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F39C5" w:rsidRPr="008F39C5" w:rsidRDefault="000C4346" w:rsidP="008F39C5">
+    <w:p w14:paraId="62A6DEAA" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>施設</w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="00FE76EC" w:rsidRPr="007243A2" w:rsidRDefault="000C4346" w:rsidP="007243A2">
+        <w:t>施設物不以原有渠道做基礎支撐，工程結構安全及維護概由本人自行負責。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B9194B" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+    </w:p>
+    <w:p w14:paraId="760C1D8C" w14:textId="77777777" w:rsidR="002A2E89" w:rsidRPr="002A2E89" w:rsidRDefault="002A2E89" w:rsidP="002A2E89">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D672C1" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="002A2E89">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>中  華  民  國          年          月           日</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000A4FB0" w:rsidRDefault="00092A85" w:rsidP="000C4346">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>三、土地證明</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1062"/>
+        <w:gridCol w:w="9358"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00197173" w14:paraId="052880B2" w14:textId="77777777" w:rsidTr="00885723">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10420" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FD295C" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>應檢附項目：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="7824E97A" w14:textId="77777777" w:rsidTr="00885723">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DDDF112" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9358" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46763986" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>地籍圖謄本</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>申請日前</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>個月內</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4089986E" w14:textId="77777777" w:rsidR="00885723" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>比例尺以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780A2C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidR="002A2E89" w:rsidRPr="00780A2C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780A2C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>00~1/1200</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>為宜，並</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780A2C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>標示架設位置及架設長度</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>申請人土地之地籍圖謄本，謄本內能清楚顯示申請使用之水利用地與兩側私有地或道路用地之相對位置即可</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A98A20" w14:textId="77777777" w:rsidR="00885723" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="54221344" w14:textId="77777777" w:rsidTr="00885723">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B1DF744" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9358" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07A3AE9E" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>土地登記第一類謄本</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>申請日前</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>個月內</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A99A110" w14:textId="77777777" w:rsidR="009E2898" w:rsidRDefault="009E2898" w:rsidP="009E2898">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4F8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>申請人土地、使用之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855688">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>水利用地、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00855688">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>圳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00855688">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>路兩側之私有地或道路</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>等相關用地</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CCB379" w14:textId="77777777" w:rsidR="00885723" w:rsidRPr="009E2898" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="530DD145" w14:textId="77777777" w:rsidR="00885723" w:rsidRPr="00885723" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="7F954372" w14:textId="77777777" w:rsidTr="00885723">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A49F151" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9358" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41BB938E" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>土地使用同意證明(申請土地非屬申請人所有者及借用他人土地者皆需檢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>，另需檢附土地同意者身分證正反面影本並加蓋</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>同意者具法</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>定效力印章及「與正本相符」字樣。)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54189456" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DFF9AB5" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61DEE812" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依農田灌溉排水管理辦法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>項第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>款有需使用土地者，應檢附其土地使用證明文件。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F79DDF8" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>但需要使用之土地，已依農田水利法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>項規定納入農田水利事業作業基金管理者，得免</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41454E5B" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>請申請人如實檢附資料，若資料提供不實而使業務執行登載不實，經主管機關查核得依辦法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條規定廢止許可。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADBDC0B" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>取得之持分及人數，應符合民法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>820</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條或土地法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>34-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條之規定，共有人數及持有面積均超過</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，或持有面積超過</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，則人數不計。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C496820" w14:textId="77777777" w:rsidR="002A2E89" w:rsidRDefault="002A2E89" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472C42E8" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>：請勾選申請需求之檢附項目。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080F895D" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57156869" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00547C4B">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>農田水利署屏東管理處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="000A4FB0" w:rsidRDefault="00547C4B" w:rsidP="000A4FB0">
+    <w:p w14:paraId="6B5363C0" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00547C4B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>農田水利設施兼作其他使用</w:t>
       </w:r>
-      <w:r w:rsidR="000C4346" w:rsidRPr="00547C4B">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">開工報告書             </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+        <w:t>私有土地同意書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7926B442" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="36"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDE3D63" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>一、</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F437C1" w:rsidRPr="00585654">
+        <w:t>具同意書人                 所有座落屏東縣               鄉鎮市</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E5F114" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="50" w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申請人</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t xml:space="preserve">             地段</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">      小段           地號之土地，同意</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145E7E9C" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="50" w:firstLine="160"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>二、渠道地點：屏東縣        鄉鎮市       地段    小段      地號</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t xml:space="preserve">由               </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>三、渠道名稱：</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t>君向貴處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>四、本工程</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F437C1" w:rsidRPr="00585654">
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>訂</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t>作為跨越、通行之用屬實，恐口說無憑，特立此同意書為據。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082BE132" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="550" w:firstLine="1760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>於       年          月       日開工，請派員指導。</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>此致</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166AE953" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="150" w:firstLine="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>農田水利署屏東管理處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E85C46F" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="150" w:firstLine="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCDA168" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>謹呈</w:t>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t xml:space="preserve">具同意書人：                      </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申請人：                                    （簽章）</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>地  址：</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t xml:space="preserve"> （簽</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>電  話：</w:t>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t>名蓋</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>區段管理員：                     站    長：</w:t>
-[...22 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>章）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B5C668" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23896364" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>中   華   民   國         年           月           日</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000A4FB0" w:rsidRDefault="00092A85" w:rsidP="000C4346">
+        <w:t>國民身分證統一編號：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B6C479" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469C4B4B" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75016751" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E57DEB" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>電話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1C84FF" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2728AB" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024FEFAF" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>中  華  民  國          年          月           日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAAAB98" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>土地所有權人身分證明文件</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>土地使用同意證明</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6185C7B3" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644B1AEE" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請黏貼</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或檢附</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>身分證明文件影本，並加蓋土地所有權人具法定效力之印章及「</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>與正本相符</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」字樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305514CC" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0BA502" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5210"/>
+        <w:gridCol w:w="5210"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0033678E" w14:paraId="6C3C24B4" w14:textId="77777777" w:rsidTr="007D39E5">
+        <w:trPr>
+          <w:trHeight w:val="2835"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18C621D5" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040CB5A2" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>正面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76A0C5BD" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CEE537" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>背面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5A58F04B" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5210"/>
+        <w:gridCol w:w="5210"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0033678E" w14:paraId="28E8FA4F" w14:textId="77777777" w:rsidTr="007D39E5">
+        <w:trPr>
+          <w:trHeight w:val="2835"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21076476" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A5B5F8" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>正面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7742C049" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D79E83" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>背面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0CD75FB3" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5210"/>
+        <w:gridCol w:w="5210"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0033678E" w14:paraId="46C99F44" w14:textId="77777777" w:rsidTr="007D39E5">
+        <w:trPr>
+          <w:trHeight w:val="2835"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D7F15F1" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F799611" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>正面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="067EEA03" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE434C7" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>背面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3FEFDFE6" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706D5F7B" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>內容如不敷使用，請自行新增欄位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF4E539" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040A9926" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="0033678E" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A1E753" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F342E8C" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:pageBreakBefore/>
+        <w:widowControl/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FEA9112" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00C9663F" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>四</w:t>
+      </w:r>
+      <w:r w:rsidR="00197173">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>、現場照片表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CC1BB6" w14:textId="77777777" w:rsidR="00215E01" w:rsidRDefault="00215E01" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5107"/>
+        <w:gridCol w:w="5107"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E45757" w14:paraId="7FFD6A54" w14:textId="77777777" w:rsidTr="00E45757">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="5669"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10214" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="254FC320" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00D02372">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45757" w14:paraId="6B4ED0DA" w14:textId="77777777" w:rsidTr="00B21A0B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="847"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10214" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E51233" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>拍攝日期：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F807C4" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="840" w:hanging="840"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>拍攝地點：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E45757">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>遠照</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="44ED1A5C" w14:textId="77777777" w:rsidTr="00E45757">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5107" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49AF358E" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5107" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61A653E3" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45757" w14:paraId="77548864" w14:textId="77777777" w:rsidTr="00E45757">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="5669"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10214" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57190EAB" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45757" w14:paraId="1DF576CD" w14:textId="77777777" w:rsidTr="00642E4A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="847"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10214" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01014F1B" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>拍攝日期：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A446C24" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="840" w:hanging="840"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>拍攝地點：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E45757">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>近照</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6CDB4DA8" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343F0A8C" w14:textId="77777777" w:rsidR="000A4FB0" w:rsidRPr="0091214B" w:rsidRDefault="00092A85" w:rsidP="000C4346">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00547C4B">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>農田水利署屏東管理處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="000A4FB0" w:rsidRDefault="00547C4B" w:rsidP="000A4FB0">
+    <w:p w14:paraId="71847D4A" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="00547C4B" w:rsidP="000A4FB0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00547C4B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>農田水利設施兼作其他使用</w:t>
       </w:r>
-      <w:r w:rsidR="000C4346" w:rsidRPr="00547C4B">
+      <w:r w:rsidR="000C4346" w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>完工報告書</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+        <w:t xml:space="preserve">開工報告書             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C77753" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+    <w:p w14:paraId="39394CF2" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
-      <w:r w:rsidR="00F437C1" w:rsidRPr="00585654">
+      <w:r w:rsidR="00F437C1" w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申請人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="00F437C1" w:rsidP="000C4346">
+    <w:p w14:paraId="6649B6AE" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="000C4346">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>二、渠道地點：屏東縣        鄉鎮市       地段    小段      地號</w:t>
       </w:r>
-      <w:r w:rsidR="000C4346" w:rsidRPr="00585654">
+    </w:p>
+    <w:p w14:paraId="34F22F17" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>三、渠道名稱：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+    <w:p w14:paraId="4A056530" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">四、本工程業於     年       月     </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t>四、本工程</w:t>
+      </w:r>
+      <w:r w:rsidR="00F437C1" w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>日施設</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+        <w:t>訂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>完竣，請派員查驗。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+        <w:t>於       年          月       日開工，請派員指導。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C07C87D" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+    <w:p w14:paraId="61A34C62" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
       <w:pPr>
         <w:ind w:firstLineChars="300" w:firstLine="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>謹呈</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="00092A85" w:rsidP="000C4346">
+    <w:p w14:paraId="50B637CC" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="00092A85" w:rsidP="000C4346">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>農田水利署屏東管理處</w:t>
       </w:r>
-      <w:r w:rsidR="000C4346" w:rsidRPr="00585654">
+      <w:r w:rsidR="000C4346" w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">    台照</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+    <w:p w14:paraId="79877209" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F437C1" w:rsidRPr="00585654" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
-[...1 lines deleted...]
-        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+    <w:p w14:paraId="5C2EB6CF" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="000C4346">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+    </w:p>
+    <w:p w14:paraId="072800A3" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申請人：                                    （簽章）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F437C1" w:rsidRPr="00585654" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+    <w:p w14:paraId="24AD3419" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
       <w:pPr>
         <w:ind w:firstLineChars="500" w:firstLine="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>地  址：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+    <w:p w14:paraId="23B4767B" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
       <w:pPr>
         <w:ind w:firstLineChars="500" w:firstLine="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>電  話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F437C1" w:rsidRPr="00585654" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+    <w:p w14:paraId="5D320687" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
       <w:pPr>
         <w:ind w:firstLineChars="500" w:firstLine="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F437C1" w:rsidRPr="00585654" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
-[...1 lines deleted...]
-        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+    <w:p w14:paraId="63314B92" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
-[...1 lines deleted...]
-        <w:spacing w:line="60" w:lineRule="auto"/>
+    <w:p w14:paraId="752D1AC5" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="000C4346">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585654">
+    </w:p>
+    <w:p w14:paraId="5E68E5A2" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>區段管理員：                     站    長：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
-[...1 lines deleted...]
-        <w:spacing w:line="60" w:lineRule="auto"/>
+    <w:p w14:paraId="793E719B" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="00585654" w:rsidRDefault="000C4346" w:rsidP="000C4346">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+    <w:p w14:paraId="6B994DE1" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734D9344" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>主辦人：               股  長：               組  長：</w:t>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:t>中   華   民   國         年           月           日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02179284" w14:textId="77777777" w:rsidR="000A4FB0" w:rsidRPr="0091214B" w:rsidRDefault="00215E01" w:rsidP="00215E01">
+      <w:pPr>
+        <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00585654">
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00092A85" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>農田水利署屏東管理處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5C7A57" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="00547C4B" w:rsidP="000A4FB0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4346" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>完工報告書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCE31C7" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6458656D" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>一、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F437C1" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>申請人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E37E10A" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>二、渠道地點：屏東縣        鄉鎮市       地段    小段      地號</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4346" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>三、渠道名稱：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C0F953" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四、本工程業於     年       月     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>日施設</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>完竣，請派員查驗。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7629C3EF" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4E9F69" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>謹呈</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52465516" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="00092A85" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>農田水利署屏東管理處</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4346" w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    台照</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3B13F1" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4878F46B" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>申請人：                                    （簽章）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63458E0D" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>地  址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E67791D" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>電  話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629E390E" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFFC119" w14:textId="77777777" w:rsidR="00F437C1" w:rsidRPr="0091214B" w:rsidRDefault="00F437C1" w:rsidP="00F437C1">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709FD550" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:spacing w:line="60" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>區段管理員：                     站    長：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC75A5E" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:spacing w:line="60" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E2AF2E" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:spacing w:line="60" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>主辦人：               股  長：               組  長：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136721D3" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76895246" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D263CBC" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="000C4346">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>中   華   民   國         年           月           日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4346" w:rsidRPr="0042635A" w:rsidRDefault="000C4346" w:rsidP="00F9077D">
+    <w:p w14:paraId="0EF4A662" w14:textId="77777777" w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidRDefault="000C4346" w:rsidP="00F9077D">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000C4346" w:rsidRPr="0042635A" w:rsidSect="00F26583">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="000C4346" w:rsidRPr="0091214B" w:rsidSect="00957521">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="851" w:bottom="289" w:left="851" w:header="851" w:footer="510" w:gutter="0"/>
-      <w:pgNumType w:fmt="lowerLetter" w:start="1" w:chapStyle="1"/>
+      <w:pgNumType w:start="1" w:chapStyle="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D400E4" w:rsidRDefault="00D400E4" w:rsidP="00B43928">
+    <w:p w14:paraId="6C94FA6A" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00B43928">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D400E4" w:rsidRDefault="00D400E4" w:rsidP="00B43928">
+    <w:p w14:paraId="7D139175" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00B43928">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val=".D·￠Ae"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="505DEF28" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3EACAEF8" w14:textId="77777777" w:rsidR="00D02372" w:rsidRPr="00412463" w:rsidRDefault="00D02372" w:rsidP="00412463">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-509609277"/>
+      <w:id w:val="-85311716"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00F31D49" w:rsidRDefault="00F31D49">
+      <w:p w14:paraId="6A011837" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372">
         <w:pPr>
           <w:pStyle w:val="a6"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F0226" w:rsidRPr="004F0226">
+        <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
-          <w:t>s</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00F31D49" w:rsidRPr="00412463" w:rsidRDefault="00F31D49" w:rsidP="00412463">
+  <w:p w14:paraId="470AD631" w14:textId="77777777" w:rsidR="00D02372" w:rsidRPr="00412463" w:rsidRDefault="00D02372" w:rsidP="00412463">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D400E4" w:rsidRDefault="00D400E4" w:rsidP="00B43928">
+    <w:p w14:paraId="507B77DC" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00B43928">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D400E4" w:rsidRDefault="00D400E4" w:rsidP="00B43928">
+    <w:p w14:paraId="6AC84DAE" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00B43928">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011E03DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C23AA27A"/>
     <w:styleLink w:val="WWNum2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="288" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -18044,50 +17422,142 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4380"/>
         </w:tabs>
         <w:ind w:left="4380" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4860"/>
         </w:tabs>
         <w:ind w:left="4860" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F304551"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D384F168"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1222467C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA82E334"/>
     <w:lvl w:ilvl="0" w:tplc="20ACCFFC">
       <w:start w:val="3"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:ind w:left="1200" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18160,51 +17630,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4800"/>
         </w:tabs>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C0A3596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB98A59C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18246,51 +17716,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D2363B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BFC1DCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1020"/>
         </w:tabs>
         <w:ind w:left="1020" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18365,51 +17835,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4380"/>
         </w:tabs>
         <w:ind w:left="4380" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4860"/>
         </w:tabs>
         <w:ind w:left="4860" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E2A312D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95CC3D3A"/>
     <w:lvl w:ilvl="0" w:tplc="4BDA5CB2">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -18454,51 +17924,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3468" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3948" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4428" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A451FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D38B32C"/>
     <w:lvl w:ilvl="0" w:tplc="7FC2AAF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="542ECDBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18573,51 +18043,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4920"/>
         </w:tabs>
         <w:ind w:left="4920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D4656BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DE8A28C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18659,51 +18129,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43111EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90A0DC8A"/>
     <w:lvl w:ilvl="0" w:tplc="9EBE81C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18775,51 +18245,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4483259B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D38B32C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18894,51 +18364,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5160" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E1548BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="211EC59E"/>
     <w:lvl w:ilvl="0" w:tplc="FEEC5416">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -18983,51 +18453,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3468" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3948" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4428" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50C71C6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CCC2AB9A"/>
     <w:styleLink w:val="WWNum3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1248" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -19070,51 +18540,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3648" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4128" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C510F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96E8B2F2"/>
     <w:lvl w:ilvl="0" w:tplc="9EBE81C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3168CC2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19189,51 +18659,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4800"/>
         </w:tabs>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="566703BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DD140A56"/>
     <w:styleLink w:val="WWNum1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="240" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
         <w:sz w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -19280,51 +18750,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC3294A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87C2C658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -19371,51 +18841,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A881F72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22CA0458"/>
     <w:styleLink w:val="WWNum8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="japaneseCounting"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -19458,495 +18928,655 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="707A35E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4FE22828"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1332" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1524" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2004" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2484" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2964" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3444" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3924" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4404" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4884" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E5D43"/>
     <w:rsid w:val="000036FE"/>
     <w:rsid w:val="00004942"/>
     <w:rsid w:val="00015852"/>
     <w:rsid w:val="0001643C"/>
     <w:rsid w:val="000263F9"/>
     <w:rsid w:val="00027B3F"/>
+    <w:rsid w:val="00033938"/>
     <w:rsid w:val="000525A3"/>
     <w:rsid w:val="00065230"/>
     <w:rsid w:val="00072B4B"/>
     <w:rsid w:val="00087BB7"/>
     <w:rsid w:val="00091ADE"/>
     <w:rsid w:val="00092A85"/>
     <w:rsid w:val="000A10AA"/>
     <w:rsid w:val="000A4FB0"/>
+    <w:rsid w:val="000A64A2"/>
     <w:rsid w:val="000B06EC"/>
     <w:rsid w:val="000B7A7F"/>
     <w:rsid w:val="000C4346"/>
     <w:rsid w:val="000C6CB0"/>
     <w:rsid w:val="000E075E"/>
     <w:rsid w:val="000E633C"/>
+    <w:rsid w:val="000E72EB"/>
     <w:rsid w:val="0010396D"/>
+    <w:rsid w:val="001050E4"/>
+    <w:rsid w:val="00112805"/>
     <w:rsid w:val="001206E5"/>
     <w:rsid w:val="00123F0B"/>
     <w:rsid w:val="0013056A"/>
     <w:rsid w:val="00134ADD"/>
     <w:rsid w:val="00152B6F"/>
     <w:rsid w:val="00160592"/>
     <w:rsid w:val="00174EB0"/>
     <w:rsid w:val="00177C6B"/>
     <w:rsid w:val="00186E68"/>
     <w:rsid w:val="001900AD"/>
     <w:rsid w:val="00192620"/>
+    <w:rsid w:val="00197173"/>
     <w:rsid w:val="001A1430"/>
     <w:rsid w:val="001B04CF"/>
     <w:rsid w:val="001B37C7"/>
     <w:rsid w:val="001C5911"/>
     <w:rsid w:val="001F6E35"/>
     <w:rsid w:val="00205444"/>
     <w:rsid w:val="002154A5"/>
+    <w:rsid w:val="00215E01"/>
+    <w:rsid w:val="002237C2"/>
     <w:rsid w:val="00225206"/>
+    <w:rsid w:val="00257D39"/>
+    <w:rsid w:val="002758A8"/>
     <w:rsid w:val="00291877"/>
+    <w:rsid w:val="002A2E89"/>
+    <w:rsid w:val="002A3FC2"/>
+    <w:rsid w:val="002A7409"/>
     <w:rsid w:val="002B3A4D"/>
     <w:rsid w:val="002D3ACF"/>
     <w:rsid w:val="002D3F91"/>
     <w:rsid w:val="002E1318"/>
     <w:rsid w:val="002E2AD3"/>
     <w:rsid w:val="002E3532"/>
     <w:rsid w:val="003249AE"/>
     <w:rsid w:val="0033032A"/>
+    <w:rsid w:val="003361A8"/>
+    <w:rsid w:val="0033678E"/>
+    <w:rsid w:val="00337F0F"/>
     <w:rsid w:val="0036427C"/>
     <w:rsid w:val="00367A65"/>
     <w:rsid w:val="00377B24"/>
     <w:rsid w:val="003852ED"/>
     <w:rsid w:val="00387D28"/>
     <w:rsid w:val="003965AC"/>
+    <w:rsid w:val="003A0F32"/>
     <w:rsid w:val="003A6230"/>
     <w:rsid w:val="003A65F5"/>
     <w:rsid w:val="003B2E67"/>
     <w:rsid w:val="003C1DE7"/>
     <w:rsid w:val="003C2A8C"/>
     <w:rsid w:val="003C471B"/>
     <w:rsid w:val="003C4904"/>
+    <w:rsid w:val="003D3837"/>
     <w:rsid w:val="003E5D43"/>
+    <w:rsid w:val="003E6A94"/>
     <w:rsid w:val="00410D8E"/>
     <w:rsid w:val="00412463"/>
     <w:rsid w:val="00412BD9"/>
     <w:rsid w:val="0042635A"/>
     <w:rsid w:val="00430013"/>
     <w:rsid w:val="0043120A"/>
     <w:rsid w:val="00434C79"/>
+    <w:rsid w:val="00440497"/>
     <w:rsid w:val="00462D1C"/>
     <w:rsid w:val="00464223"/>
     <w:rsid w:val="00471EC8"/>
     <w:rsid w:val="004747A5"/>
     <w:rsid w:val="00474C32"/>
     <w:rsid w:val="00474D93"/>
+    <w:rsid w:val="004845DE"/>
     <w:rsid w:val="00484F3C"/>
     <w:rsid w:val="00495675"/>
     <w:rsid w:val="004A188D"/>
     <w:rsid w:val="004A65F9"/>
     <w:rsid w:val="004A7D4D"/>
     <w:rsid w:val="004B74BF"/>
+    <w:rsid w:val="004C0D5D"/>
     <w:rsid w:val="004D1C89"/>
+    <w:rsid w:val="004D3D1F"/>
     <w:rsid w:val="004D4880"/>
     <w:rsid w:val="004E3092"/>
     <w:rsid w:val="004E68D7"/>
+    <w:rsid w:val="004E692B"/>
     <w:rsid w:val="004F0226"/>
     <w:rsid w:val="004F13FC"/>
     <w:rsid w:val="0050137A"/>
     <w:rsid w:val="0051434D"/>
     <w:rsid w:val="005161C1"/>
     <w:rsid w:val="00517C9D"/>
     <w:rsid w:val="0052269E"/>
     <w:rsid w:val="005236AC"/>
     <w:rsid w:val="005370B4"/>
+    <w:rsid w:val="00541AD3"/>
     <w:rsid w:val="00543A2C"/>
     <w:rsid w:val="00547C4B"/>
     <w:rsid w:val="00555EEA"/>
     <w:rsid w:val="00563DF6"/>
     <w:rsid w:val="0058277C"/>
     <w:rsid w:val="00584AF9"/>
     <w:rsid w:val="00585654"/>
     <w:rsid w:val="00587C99"/>
     <w:rsid w:val="005B11FC"/>
+    <w:rsid w:val="005B6848"/>
     <w:rsid w:val="005B6DFA"/>
     <w:rsid w:val="005C1737"/>
     <w:rsid w:val="005C19E5"/>
     <w:rsid w:val="005D14F0"/>
     <w:rsid w:val="005D3B73"/>
     <w:rsid w:val="005D3F22"/>
+    <w:rsid w:val="005F2243"/>
     <w:rsid w:val="0061243A"/>
     <w:rsid w:val="00622F6A"/>
     <w:rsid w:val="00643E7B"/>
     <w:rsid w:val="00652292"/>
     <w:rsid w:val="006536BB"/>
     <w:rsid w:val="00655239"/>
     <w:rsid w:val="00667D5B"/>
     <w:rsid w:val="006709E0"/>
     <w:rsid w:val="00677A3B"/>
+    <w:rsid w:val="00680D86"/>
+    <w:rsid w:val="0069163C"/>
     <w:rsid w:val="006A245B"/>
     <w:rsid w:val="006B14ED"/>
     <w:rsid w:val="006B3060"/>
     <w:rsid w:val="006D1AA8"/>
     <w:rsid w:val="006E7450"/>
     <w:rsid w:val="00705A32"/>
     <w:rsid w:val="00710459"/>
     <w:rsid w:val="00711F97"/>
     <w:rsid w:val="007243A2"/>
     <w:rsid w:val="0073589D"/>
     <w:rsid w:val="00741693"/>
+    <w:rsid w:val="007437D4"/>
     <w:rsid w:val="00745720"/>
     <w:rsid w:val="00745A4D"/>
     <w:rsid w:val="0075239F"/>
     <w:rsid w:val="00756F4B"/>
     <w:rsid w:val="00763B72"/>
     <w:rsid w:val="007748E6"/>
     <w:rsid w:val="00777B46"/>
+    <w:rsid w:val="00780A2C"/>
     <w:rsid w:val="007922C2"/>
     <w:rsid w:val="007A5AF9"/>
     <w:rsid w:val="007B268D"/>
     <w:rsid w:val="007B6CE5"/>
     <w:rsid w:val="007C2698"/>
     <w:rsid w:val="007C74D3"/>
     <w:rsid w:val="007D22BC"/>
     <w:rsid w:val="007D2F05"/>
     <w:rsid w:val="007E0500"/>
     <w:rsid w:val="007F1A21"/>
     <w:rsid w:val="007F3238"/>
     <w:rsid w:val="0080127E"/>
     <w:rsid w:val="00802E01"/>
     <w:rsid w:val="0080445D"/>
     <w:rsid w:val="0082556A"/>
     <w:rsid w:val="008261DA"/>
+    <w:rsid w:val="00827715"/>
     <w:rsid w:val="00832588"/>
+    <w:rsid w:val="00832C8F"/>
     <w:rsid w:val="00832FEE"/>
     <w:rsid w:val="008366CD"/>
     <w:rsid w:val="00844198"/>
+    <w:rsid w:val="00844235"/>
     <w:rsid w:val="00847889"/>
     <w:rsid w:val="00847AD3"/>
     <w:rsid w:val="00855BA4"/>
     <w:rsid w:val="00857B24"/>
     <w:rsid w:val="008667D5"/>
     <w:rsid w:val="00870125"/>
     <w:rsid w:val="0088031C"/>
     <w:rsid w:val="008803E7"/>
+    <w:rsid w:val="00885723"/>
     <w:rsid w:val="00886BCA"/>
     <w:rsid w:val="00890E80"/>
     <w:rsid w:val="008942F0"/>
     <w:rsid w:val="008A53E4"/>
     <w:rsid w:val="008B01D2"/>
     <w:rsid w:val="008B1062"/>
     <w:rsid w:val="008B7F34"/>
     <w:rsid w:val="008C6A4A"/>
     <w:rsid w:val="008D5E89"/>
     <w:rsid w:val="008D7833"/>
     <w:rsid w:val="008F39C5"/>
     <w:rsid w:val="009026E7"/>
+    <w:rsid w:val="009118D9"/>
+    <w:rsid w:val="0091214B"/>
     <w:rsid w:val="00917B1B"/>
     <w:rsid w:val="00917D97"/>
     <w:rsid w:val="0092088D"/>
     <w:rsid w:val="00934147"/>
     <w:rsid w:val="009366BE"/>
+    <w:rsid w:val="00957521"/>
     <w:rsid w:val="009625E1"/>
     <w:rsid w:val="00962A2F"/>
     <w:rsid w:val="00964BE8"/>
     <w:rsid w:val="00981E43"/>
     <w:rsid w:val="00984E40"/>
+    <w:rsid w:val="00986C5A"/>
     <w:rsid w:val="00997FBB"/>
     <w:rsid w:val="009B03A3"/>
     <w:rsid w:val="009C0A64"/>
     <w:rsid w:val="009D50EB"/>
     <w:rsid w:val="009D5FE2"/>
+    <w:rsid w:val="009E2898"/>
     <w:rsid w:val="009E2DD8"/>
     <w:rsid w:val="009E4153"/>
     <w:rsid w:val="00A041F0"/>
     <w:rsid w:val="00A06CF0"/>
     <w:rsid w:val="00A07F6F"/>
     <w:rsid w:val="00A1157A"/>
     <w:rsid w:val="00A1640F"/>
+    <w:rsid w:val="00A30B7D"/>
+    <w:rsid w:val="00A367A8"/>
     <w:rsid w:val="00A42EE3"/>
     <w:rsid w:val="00A5449B"/>
+    <w:rsid w:val="00A66330"/>
     <w:rsid w:val="00A73DB1"/>
+    <w:rsid w:val="00A761E3"/>
     <w:rsid w:val="00A8722D"/>
     <w:rsid w:val="00A92360"/>
     <w:rsid w:val="00A92592"/>
     <w:rsid w:val="00A942A1"/>
     <w:rsid w:val="00A95EA6"/>
     <w:rsid w:val="00AA5149"/>
     <w:rsid w:val="00AD28B7"/>
     <w:rsid w:val="00AD3318"/>
     <w:rsid w:val="00AD5E27"/>
     <w:rsid w:val="00AE7B43"/>
+    <w:rsid w:val="00AF6844"/>
     <w:rsid w:val="00B019DE"/>
     <w:rsid w:val="00B1470A"/>
     <w:rsid w:val="00B203C2"/>
     <w:rsid w:val="00B43928"/>
     <w:rsid w:val="00B45BCC"/>
     <w:rsid w:val="00B54EAC"/>
     <w:rsid w:val="00B56A15"/>
     <w:rsid w:val="00B67534"/>
+    <w:rsid w:val="00B70632"/>
     <w:rsid w:val="00B7081D"/>
+    <w:rsid w:val="00B87C42"/>
+    <w:rsid w:val="00B90293"/>
     <w:rsid w:val="00BC3132"/>
     <w:rsid w:val="00BD721F"/>
+    <w:rsid w:val="00BF0A1F"/>
     <w:rsid w:val="00C07A29"/>
+    <w:rsid w:val="00C151FB"/>
     <w:rsid w:val="00C2756D"/>
     <w:rsid w:val="00C35057"/>
     <w:rsid w:val="00C378F9"/>
     <w:rsid w:val="00C4710A"/>
     <w:rsid w:val="00C517B5"/>
     <w:rsid w:val="00C5278B"/>
     <w:rsid w:val="00C6199F"/>
     <w:rsid w:val="00C84138"/>
+    <w:rsid w:val="00C9663F"/>
     <w:rsid w:val="00CB4A14"/>
     <w:rsid w:val="00CC3CC2"/>
     <w:rsid w:val="00CE7D9D"/>
+    <w:rsid w:val="00D02372"/>
     <w:rsid w:val="00D23DC0"/>
     <w:rsid w:val="00D26784"/>
+    <w:rsid w:val="00D34A9C"/>
     <w:rsid w:val="00D372C6"/>
-    <w:rsid w:val="00D400E4"/>
     <w:rsid w:val="00D43458"/>
     <w:rsid w:val="00D51232"/>
     <w:rsid w:val="00D64242"/>
+    <w:rsid w:val="00D72815"/>
     <w:rsid w:val="00D87CA5"/>
     <w:rsid w:val="00D92613"/>
     <w:rsid w:val="00D934F2"/>
     <w:rsid w:val="00D96BE4"/>
     <w:rsid w:val="00D96C32"/>
     <w:rsid w:val="00DA6CB2"/>
     <w:rsid w:val="00DB0F2C"/>
     <w:rsid w:val="00DB3B90"/>
     <w:rsid w:val="00DC0026"/>
     <w:rsid w:val="00DC4B87"/>
     <w:rsid w:val="00DC640E"/>
     <w:rsid w:val="00DD118E"/>
     <w:rsid w:val="00DD6BFC"/>
     <w:rsid w:val="00DD6C97"/>
     <w:rsid w:val="00DE1FA1"/>
     <w:rsid w:val="00DE2647"/>
     <w:rsid w:val="00DF1056"/>
     <w:rsid w:val="00DF1333"/>
     <w:rsid w:val="00DF23DB"/>
     <w:rsid w:val="00DF46DA"/>
+    <w:rsid w:val="00E028BB"/>
+    <w:rsid w:val="00E06BB0"/>
+    <w:rsid w:val="00E27178"/>
     <w:rsid w:val="00E353EF"/>
     <w:rsid w:val="00E35FCA"/>
     <w:rsid w:val="00E431D7"/>
+    <w:rsid w:val="00E4382F"/>
     <w:rsid w:val="00E44D93"/>
+    <w:rsid w:val="00E45757"/>
     <w:rsid w:val="00E534F5"/>
     <w:rsid w:val="00E54343"/>
     <w:rsid w:val="00E615CA"/>
+    <w:rsid w:val="00E82B0C"/>
     <w:rsid w:val="00E85F80"/>
     <w:rsid w:val="00E91C3C"/>
+    <w:rsid w:val="00EA57DE"/>
     <w:rsid w:val="00EC44FE"/>
     <w:rsid w:val="00ED06FD"/>
     <w:rsid w:val="00ED47BF"/>
     <w:rsid w:val="00ED5635"/>
     <w:rsid w:val="00EE27B5"/>
     <w:rsid w:val="00EF57DA"/>
     <w:rsid w:val="00EF7E3C"/>
     <w:rsid w:val="00F1269C"/>
     <w:rsid w:val="00F131B5"/>
     <w:rsid w:val="00F154F3"/>
     <w:rsid w:val="00F26583"/>
     <w:rsid w:val="00F31D49"/>
+    <w:rsid w:val="00F37566"/>
     <w:rsid w:val="00F437C1"/>
     <w:rsid w:val="00F5238B"/>
     <w:rsid w:val="00F530CD"/>
     <w:rsid w:val="00F664AE"/>
+    <w:rsid w:val="00F66FAF"/>
     <w:rsid w:val="00F74FB6"/>
     <w:rsid w:val="00F9077D"/>
     <w:rsid w:val="00F912C6"/>
     <w:rsid w:val="00F97974"/>
     <w:rsid w:val="00FB1AE3"/>
     <w:rsid w:val="00FB237E"/>
-    <w:rsid w:val="00FC0C52"/>
+    <w:rsid w:val="00FC29DC"/>
     <w:rsid w:val="00FD20BE"/>
+    <w:rsid w:val="00FE751B"/>
     <w:rsid w:val="00FE76EC"/>
+    <w:rsid w:val="00FF0A48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="26659427"/>
   <w15:docId w15:val="{84F22B2C-3693-4F86-A1DE-3D96B48D9AB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20098,51 +19728,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -20456,86 +20086,101 @@
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="F"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum8">
     <w:name w:val="WWNum8"/>
     <w:basedOn w:val="a2"/>
     <w:rsid w:val="00587C99"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D51232"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
     <w:name w:val="WWNum1"/>
     <w:basedOn w:val="a2"/>
     <w:rsid w:val="00E54343"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2">
     <w:name w:val="WWNum2"/>
     <w:basedOn w:val="a2"/>
     <w:rsid w:val="00E54343"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3">
     <w:name w:val="WWNum3"/>
     <w:basedOn w:val="a2"/>
     <w:rsid w:val="00E54343"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
+    <w:name w:val="Standard (user)"/>
+    <w:rsid w:val="000E72EB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="44258335">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="477116817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -20551,59 +20196,72 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1879777862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2082478518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20856,64 +20514,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E468DBB-CB99-4842-8A8E-3554AB1A4481}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23ECED3C-20E0-4A6F-964D-3005CB9785D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>12818</Characters>
+  <Pages>17</Pages>
+  <Words>1277</Words>
+  <Characters>7284</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>屏東農田水利會</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15036</CharactersWithSpaces>
+  <CharactersWithSpaces>8544</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>水利建造物</dc:title>
   <dc:creator>阿泰</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>