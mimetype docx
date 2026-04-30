--- v0 (2025-10-31)
+++ v1 (2026-04-30)
@@ -1,17108 +1,17691 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...1885 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9541" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="405"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="694"/>
+        <w:gridCol w:w="1433"/>
+        <w:gridCol w:w="7414"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="44AB3A88" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="579"/>
-[...2002 lines deleted...]
-          <w:trHeight w:val="443"/>
+          <w:trHeight w:val="57"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="21F1648D" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>應檢附文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="6EDBA799" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="2560"/>
+          <w:trHeight w:val="77"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="77F14DEB" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>一</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>次序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="7F471A64" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>文件</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="65CC6F6D" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="814"/>
                 <w:tab w:val="left" w:pos="1503"/>
                 <w:tab w:val="left" w:pos="2633"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="409" w:hanging="284"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>以個人名義申請者，檢附申請人身分證正反面影本三份。</w:t>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>以法人名義申請者，檢附公司設立登記或變更登記表及代表人身分證影本三份。</w:t>
-[...47 lines deleted...]
-              <w:t>政府機關、公有公用事業機構及公法人，得不檢附。</w:t>
+              <w:t>內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="37A34BCD" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="627"/>
+          <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="694" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A"/>
+          <w:p w14:paraId="7BB99436" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A"/>
+          <w:p w14:paraId="1977D0BC" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>身分證明</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="248F6C2E" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>文件</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="2D35D6D0" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="2629"/>
+                <w:tab w:val="left" w:pos="1223"/>
+                <w:tab w:val="left" w:pos="1912"/>
+                <w:tab w:val="left" w:pos="3042"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-              <w:ind w:left="405" w:hanging="283"/>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>委託他人申請者，檢附委託書及受委託人身分證明文件。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□以個人名義申請者，檢附申請人身分證明文件正反面影本3份。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="057EA296" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1223"/>
+                <w:tab w:val="left" w:pos="1912"/>
+                <w:tab w:val="left" w:pos="3042"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□以法人名義申請者，檢附公司設立登記或變更登記表及代表人國民身分證影本3份。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="663010BC" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1223"/>
+                <w:tab w:val="left" w:pos="1912"/>
+                <w:tab w:val="left" w:pos="3042"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□以商號名義申請者，檢附設立或變更登記證明文件及負責人身分證影本3份。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFED7A2" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1223"/>
+                <w:tab w:val="left" w:pos="1912"/>
+                <w:tab w:val="left" w:pos="3042"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□政府機關、公有公用事業機構及公法人等，應敘明法定全稱及統一編號，毋庸檢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="31512189" w14:textId="77777777" w:rsidTr="00FF0A48">
         <w:trPr>
-          <w:trHeight w:val="1416"/>
+          <w:trHeight w:val="466"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0E9FCB2C" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>二</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="23420657" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...15 lines deleted...]
-            </w:r>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="36FA09A7" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="2629"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-              <w:ind w:left="405" w:hanging="283"/>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...47 lines deleted...]
-              <w:t>都市計劃內土地使用分區證明正本一份、影本二份（區外免附）。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□委託他人代理申請者，檢附委託書及</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2384">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>人身分證明文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="20374C51" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="1144"/>
+          <w:trHeight w:val="1416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="108064C2" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>三</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>二</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="28A60DBE" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-              <w:t>證明</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>位置圖面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="0569EC65" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-              <w:ind w:left="405" w:hanging="283"/>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>水利用地及相關土地所有權人同意書一份（申請土地屬申請人所有或由主管機關管理者，得免附）。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□申請相關土地坐落地點土地登記簿（第一類）謄本（包含設施用地及相關土地）及相關土地</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>地</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>籍圖謄本（比例尺</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B536E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidR="002A2E89" w:rsidRPr="002B536E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B536E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>00~1/1200</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>，標註申請使用土地標示及其使用範圍，或銜接點座標）正本1份及影本2份。（前項謄本應以登記機關核發日起3個月內為限）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9EA546" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□都市計畫內土地使用分區證明正本1份及影本2份（非都市計畫範圍者，免附）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="16B7831C" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="1144"/>
+          <w:trHeight w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="047789C2" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>四</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>三</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="78EC9224" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>工程設計</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="26AF77E6" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>圖說</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="3497801B" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-              <w:ind w:left="405" w:hanging="283"/>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>工程設計圖說（工程施工平面配置圖及斷面圖）三份。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□工程設計圖說（工程施工平面配置圖及斷面圖）3份（未涉工程者，得免附）。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331A6593" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□技師簽證書（視安全性及相關需求，得要求檢附）3份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="03DFB4C8" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="1070"/>
+          <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="192D8052" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>五</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>四</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="01A097A5" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-              <w:t>照片</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>現場照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="08E63DDB" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-              <w:ind w:left="405" w:hanging="283"/>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>申請之農田水利設施現況照片三份。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□現況照片3份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="5B48696F" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="1133"/>
+          <w:trHeight w:val="703"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="382720CE" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>六</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>五</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="85" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="85" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="50224D3F" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-              <w:t>其他經主管機關指定之事項</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>其他經主管機關指定者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="7414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="4EFA5A47" w14:textId="77777777" w:rsidR="00AF6844" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-              <w:ind w:left="405" w:hanging="283"/>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...15 lines deleted...]
-              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□農田水利設施兼作其他使用切結書正本3份</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75664150" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="810"/>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-              <w:ind w:left="405" w:hanging="283"/>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t>_________________________________________</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□不超過渠道設計輸水容量之證明文件。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE48D00" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□申請範圍內土地之地段號清冊及面積。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51022B6A" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00EA57DE" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1215"/>
+                <w:tab w:val="left" w:pos="1904"/>
+                <w:tab w:val="left" w:pos="3034"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA57DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□其他_________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="000E72EB" w:rsidRPr="000E72EB" w14:paraId="21939A7F" w14:textId="77777777" w:rsidTr="00D02372">
         <w:trPr>
-          <w:trHeight w:val="1133"/>
+          <w:trHeight w:val="2065"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2131" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="04019EB2" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="000E72EB" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E72EB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>註</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:tcW w:w="8847" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D31BE32" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:right="120" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.申請人為法人團體者，應繳交法人團體代表人身分證明文件；外國人則得繳交以外僑居留證、外國護照或其他足資證明當事人身分證明文件正反面影本。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="085A7276" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:right="120" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.以法人或商號名義申請者，倘公司印與登記表不同，應檢附公司專用章授權書。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E5DABB" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="227" w:right="204" w:hanging="227"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.應檢附證明文件至少各一式3份，倘有需要得由各管理處視情況辦理，惟每式不得低於1份。如為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B536E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>影本須加</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B536E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>蓋申請人印章及「與正本相符」字樣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，請以A4規格紙張影印，A3規格紙張為例外，對齊裝訂左邊頁，並以標籤依序編碼，裝訂成冊。切結書</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2個頁</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>面以上者，申請人及保證人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>應蓋用騎</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>縫章。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0504CF" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="227" w:right="204" w:hanging="227"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.其他經主管機關指定之文件，各管理處得依據所需增減檢附文件。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="249660FA" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="227" w:right="204" w:hanging="227"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.申請經審查合於規定者，主管機關應予以許可，其許可有效期間依下列規定辦理：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38132040" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="580" w:right="204" w:hanging="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（1）不得超過申請時提供之土地使用同意證明文件之期限。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C91163" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="Standarduser"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="580" w:right="204" w:hanging="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（2）許可有效期間不得超過20年。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CACF082" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="584" w:right="204" w:hanging="584"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>本表預留</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E82B0C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>空格不敷使用者，可依實際需要格式自行製作填寫或得另自檢附附件。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="369AC9DC" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="000E72EB">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="805" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82B0C" w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>不超過渠道設計輸水容量證明文件，得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>由本署各</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>管理處視個案事實所需增減，並可要求檢附相關技師簽證。相關技師包括有水利技師、土木技師及水土保持技師等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3EE0F3" w14:textId="77777777" w:rsidR="00E82B0C" w:rsidRPr="00E82B0C" w:rsidRDefault="00E82B0C" w:rsidP="00E82B0C">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E72EB" w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>各土地地段地號，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E72EB" w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>均應逐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E72EB" w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>筆分別列明並列有面積，亦得列冊另行檢附。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6648B6EC" w14:textId="77777777" w:rsidR="000E72EB" w:rsidRPr="00E82B0C" w:rsidRDefault="000E72EB" w:rsidP="00E82B0C">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3.「農田水利法」主管機關係指農業部，業已授權執行機關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>即本署受理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E82B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>兼作農田水利設施申請。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9E6443" w14:textId="77777777" w:rsidR="00F31D49" w:rsidRPr="0091214B" w:rsidRDefault="00F31D49" w:rsidP="00A42EE3">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7920B9" w14:textId="77777777" w:rsidR="00E028BB" w:rsidRDefault="00E028BB" w:rsidP="00A42EE3">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E028BB" w:rsidSect="00957521">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="680" w:right="851" w:bottom="289" w:left="851" w:header="851" w:footer="510" w:gutter="0"/>
+          <w:pgNumType w:start="1" w:chapStyle="1"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="lines" w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE956DC" w14:textId="77777777" w:rsidR="00E028BB" w:rsidRDefault="00E028BB" w:rsidP="00A42EE3">
+      <w:pPr>
+        <w:spacing w:line="600" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E028BB" w:rsidSect="00E028BB">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="680" w:right="851" w:bottom="289" w:left="851" w:header="851" w:footer="510" w:gutter="0"/>
+          <w:pgNumType w:start="1" w:chapStyle="1"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="lines" w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B6274A" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="00832C8F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>農田水利設施兼作其他使用申請書</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10314" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="2248"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="2491"/>
+        <w:gridCol w:w="31"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="3231"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="3473D128" w14:textId="77777777" w:rsidTr="0091214B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0E14E8" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>申請編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0644C5A7" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>﹝</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>由管理處填寫﹞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="175F4215" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3292" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C76CBC3" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:right="-43"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>工作站</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="5976BF41" w14:textId="77777777" w:rsidTr="00832C8F">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2BB2C9" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>申請人________為使用貴署</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>管理處農田水利設施兼作其他使用，不影響該系統農田灌溉排水功能，填具申請事項如下：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="17226F50" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B941294" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請人姓名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A999C2C" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（或法人名稱）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="320906BF" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F54A129" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>法人代表人/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB75839" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>負責人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C02A44" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="09C701A6" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F15063D" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統編號）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="049D1227" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CE1A4B" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>法人代表人/負責人國民身分證統一編號或其他身分證明文件字號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D36499" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="68D1C02C" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3296FC65" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655D8648" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF55EF5" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1348BEF0" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="731D58E4" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C640A9" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAB63B8" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="005B6848" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="45E1C837" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E814DE" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D75742C" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF68891" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00B87C42" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="475BB6CF" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CABFE6" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="004D2384" w:rsidRDefault="004D2384" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D2384">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="004D2384">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A308CD5" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13979CA7" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6171E8" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="0B46EA1D" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="248101C3" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="042D5229" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B5AAD6" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>行動電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2967B992" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A761E3" w:rsidRPr="0091214B" w14:paraId="3E769362" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A90065E" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="425127F4" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A761E3" w:rsidRPr="0091214B" w14:paraId="109146CA" w14:textId="77777777" w:rsidTr="00E4382F">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6600E4F9" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5D2482" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+            <w:r w:rsidR="0091214B" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F4E7953" w14:textId="77777777" w:rsidR="00A761E3" w:rsidRPr="0091214B" w:rsidRDefault="00A761E3" w:rsidP="00A761E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="4C947BA6" w14:textId="77777777" w:rsidTr="005B6848">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30555A7F" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>擬使用農田水利設施名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="557D8CEE" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>渠道名稱：__________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>【請填寫使用渠道名稱】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="33AEB9FD" w14:textId="77777777" w:rsidTr="00832C8F">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77586C70" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>檢附資料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1644FC6D" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□委託書（包含</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2384">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>人身分證明文件影本）。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F949F43" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□申請農田水利設施兼作其他使用計畫書。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="76236174" w14:textId="77777777" w:rsidTr="00832C8F">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5121E112" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>備註</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC4584B" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.申請人或</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2384">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>人對於本申請書及檢具附件填載之內容，如有虛偽不實或損害其他善意第三人者，願負一切法律責任。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567BE62C" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.申請人為政府機關、公有公用事業機關及公法人者，得免填代表人及其國民身分證統一編號，惟仍應填具統一編號及委託書。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A3A1746" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.其他身分證明文件包括外僑居留證；不包括駕駛執照、健保卡或護照。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519BCAD8" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.有關應依「農田水利法」第13條第1項辦理銜接許可者，應包含收納地表</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>逕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>流或配合政府逕流分擔之非廢污水銜接等部分。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C1A851" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5.申請人如為多數人者，請檢附申請人清冊，並得委託其中1人為代表，辦理申請事宜，如後續申請人有變更情形，請依「農田灌溉排水管理辦法」第17條辦理變更申請。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00632231" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本表預留</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>空格不敷使用者，可依實際需要格式自行製作填寫或得另自檢附附件。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="73797AAF" w14:textId="77777777" w:rsidTr="00832C8F">
+        <w:trPr>
+          <w:trHeight w:val="441"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465E8D10" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="640"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>此致</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="345672A9" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>農業部農田水利署</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="59DFC466" w14:textId="77777777" w:rsidTr="00E028BB">
+        <w:trPr>
+          <w:trHeight w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16647BBF" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請人：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>【簽名蓋章】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EBFEB8" w14:textId="77777777" w:rsidR="009118D9" w:rsidRPr="0091214B" w:rsidRDefault="009118D9" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23979264" w14:textId="77777777" w:rsidR="00E028BB" w:rsidRDefault="004D2384" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>人：</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00832C8F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>【簽名蓋章】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D7CCFD" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="00E028BB" w:rsidRDefault="00832C8F" w:rsidP="00E028BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832C8F" w:rsidRPr="0091214B" w14:paraId="24A70089" w14:textId="77777777" w:rsidTr="00E028BB">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="787E699F" w14:textId="77777777" w:rsidR="00832C8F" w:rsidRPr="0091214B" w:rsidRDefault="00832C8F" w:rsidP="00E4382F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="295" w:hanging="295"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>中華民國</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4382F" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35CC4057" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>農田水利設施兼作其他使用計畫書</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10042" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="2902"/>
+        <w:gridCol w:w="2324"/>
+        <w:gridCol w:w="2912"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="143341DC" w14:textId="77777777" w:rsidTr="00FE751B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...7 lines deleted...]
-              <w:ind w:right="206"/>
+          <w:p w14:paraId="77CD28C3" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>表單編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A1B4E8" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>【管理處填具】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA5E9B2" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>屏東</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>管理處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A031B17" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>工作站</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="2E1E62D5" w14:textId="77777777" w:rsidTr="00FE751B">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D725C1B" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請人姓名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="774440B6" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>（或法人名稱）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10737C35" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3970BAEC" w14:textId="77777777" w:rsidR="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>法人代表人/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BFB605" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>負責人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B69FD4" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="2A64C689" w14:textId="77777777" w:rsidTr="00FE751B">
+        <w:trPr>
+          <w:trHeight w:val="579"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC23E8C" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE67166" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F994F84" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>法人代表人/負責人國民身分證統一編號或其他身分證明文件字號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="078C3F4B" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE751B" w:rsidRPr="0091214B" w14:paraId="5891C29A" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772148A3" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EC915F" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="5AE8775B" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE366A8" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E63DA2" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD73A69" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="0024EB07" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2337B427" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="004D2384" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-              <w:ind w:right="206"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>受委託</w:t>
+            </w:r>
+            <w:r w:rsidR="0091214B" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>人姓名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B070AB2" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48320FED" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>國民身分證統一編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4399D8F4" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE751B" w:rsidRPr="0091214B" w14:paraId="0F328582" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23590B9D" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>戶籍地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1F55FD" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>樓</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE751B" w:rsidRPr="0091214B" w14:paraId="14F73E94" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2038815A" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>聯絡地址</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C72B38" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□同上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD1CECD" w14:textId="77777777" w:rsidR="00FE751B" w:rsidRPr="0091214B" w:rsidRDefault="00FE751B" w:rsidP="00FE751B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>縣市</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄉鎮市區</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>村里</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>鄰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>路街</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>段</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>巷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>弄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="1566443A" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C287EC4" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請依據</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68941E96" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="700" w:hanging="700"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□「農田水利法」第12條第1項規定。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="22E85B3B" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="2243"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F540F7C" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請目的</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E2B42E" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="002758A8" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="700" w:hanging="700"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>□架設橋涵</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>□屬農機通行；□非屬農機通行使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="62272206" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="002758A8" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>□埋設設施。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12512DCE" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="002758A8" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>□架空纜（管）線。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F56E158" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="002758A8" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>□搭配水；搭配水量</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>_____________立方公尺/日（CMD）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530FDEEF" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="251" w:hanging="251"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>□配合政府重大政策，或其他經主管機關許可之事項</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002758A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>請說明且檢附相關文件__________________。）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002758A8" w:rsidRPr="0091214B" w14:paraId="48E1CB83" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4700A932" w14:textId="77777777" w:rsidR="002758A8" w:rsidRPr="0091214B" w:rsidRDefault="002758A8" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-              <w:ind w:right="206"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請渠道名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F67B6EE" w14:textId="77777777" w:rsidR="002758A8" w:rsidRPr="0091214B" w:rsidRDefault="002758A8" w:rsidP="002758A8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="6F134884" w14:textId="77777777" w:rsidTr="004845DE">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19492E98" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請使用範圍設施坐落地點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="278D3411" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="001F2801" w:rsidP="002758A8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C30F44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>屏東縣_______鄉鎮市________地段___小段_______地號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="02BC495E" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D1CFB6" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>使用面積</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="791A5859" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="3120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>平方公尺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="211C1910" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C575885" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請使用期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEB90BB" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>自</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>日起至</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>止</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="7F4B3046" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFA3BD0" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>工程預定日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D57737" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>開工</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>；完工</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="002758A8" w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004845DE" w:rsidRPr="0091214B" w14:paraId="33FEEE3D" w14:textId="77777777" w:rsidTr="002758A8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10042" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0287EF96" w14:textId="77777777" w:rsidR="004845DE" w:rsidRPr="0091214B" w:rsidRDefault="004845DE" w:rsidP="004845DE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="295" w:hanging="295"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>中華民國       年       月       日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="7603BE4F" w14:textId="77777777" w:rsidTr="00FE751B">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56065C19" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>影響農田水利</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D0815EE" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>設施管理維護</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3E260D" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>及其應變措施</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D468B5A" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□無影響。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265CD23D" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□有影響，應變措施：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FA4022" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="516" w:hanging="278"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□農田水利設施毀損時，配合管理處指揮完成修復。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087B2741" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="516" w:hanging="278"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:ind w:right="206"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>□農田水利設施通水阻塞及不符水質標準情形，配合管理處指揮處理。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="779DA65A" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>□其他措施，或檢附相關文件：__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0091214B" w:rsidRPr="0091214B" w14:paraId="3D04F339" w14:textId="77777777" w:rsidTr="00FE751B">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A8C108" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>備註</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D020BC6" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...19 lines deleted...]
-              <w:t>規格紙張影印，對齊裝訂左邊頁，並以標籤依序編碼，裝訂成冊。</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.如多人共同申請，請檢附申請人清冊，並委託1人為代表辦理申請事宜。申請人有變更情形者，應依「農田灌溉排水管理辦法」第17條辦理。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="628A89CA" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.屬申請兼作搭配水者，應填具搭配水量而</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>得免填使用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>面積；其餘申請項目者，應填具使用面積而</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>得免填搭配</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>水量。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D4E292" w14:textId="77777777" w:rsidR="0091214B" w:rsidRPr="0091214B" w:rsidRDefault="0091214B" w:rsidP="0091214B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="atLeast"/>
+              <w:ind w:left="140" w:hanging="140"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.未涉及工程者，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>免填工程</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091214B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>預定日期。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...1 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+    <w:p w14:paraId="01F3B90A" w14:textId="77777777" w:rsidR="004E692B" w:rsidRDefault="004E692B" w:rsidP="004E692B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk66086144"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk69403035"/>
+      <w:r w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>農田水利設施兼作其他使用切結書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0E5440" w14:textId="77777777" w:rsidR="00D72815" w:rsidRPr="00D72815" w:rsidRDefault="00D72815" w:rsidP="004E692B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C30E1F" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00680D86" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>立切結書人</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801" w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>__________土地坐落</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801" w:rsidRPr="00112805">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>屏東縣___</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801" w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801" w:rsidRPr="00112805">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801" w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801" w:rsidRPr="00112805">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>___鄉鎮市_____</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801" w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801" w:rsidRPr="00112805">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>___地段_____小段__________地號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680D86">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>，申請使用農田水利設施兼作其他使用，除遵守有關法令外並同意切結條件如下：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040170D7" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>一、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署農田水利</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>設施兼作其他使用，如發生妨害他人權益者，由立切結書人負責處理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>與貴署無</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>關。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465296B6" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>二、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>使用貴署農田水利</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>設施如下：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696C9D34" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="00680D86" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="240" w:firstLineChars="100" w:firstLine="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="004E692B" w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>渠道名稱：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D7D2F9" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="240" w:firstLineChars="100" w:firstLine="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>（二）渠道座落地點：</w:t>
+      </w:r>
+      <w:r w:rsidR="00680D86" w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>屏東</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>縣____</w:t>
+      </w:r>
+      <w:r w:rsidR="00680D86" w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>鄉鎮市______地段_____小段_______地號。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C55055" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>三、前開設施有轉讓其他第三人使用之必要者，應同意先徵</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>得貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>許可並另立切結書繼續履行，否則</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>得廢止許可。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA7975B" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>四、立切結書人為申請使用農田水利設施兼作其他使用鄰接土地所有人（含共有人）有將土地所有權（含共有持分）轉讓予其他第三人，或將土地出借或出租予其他第三人，或將土地設定物權或擔保權利於其他第三人時，即發生第三人對於毗鄰土地取得使用權利之一切情形，除有其他規定外，立切結書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>同意貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>，得單方片面廢止前開設施兼作其他使用之使用關係，並依據農田水利申請許可案件規費收費標準，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>按未使</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>用日數比例無息退還已繳納之使用規費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54666D07" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>五、立切結書人為申請農田水利設施兼作其他使用鄰接土地之使用權人（含一切因債權或物權關係取得鄰接土地使用權、單純取得鄰接土地所有人出具土地使用同意書）有喪失對於鄰接土地使用權或鄰接土地所有權人表示不同意立切結書人繼續使用鄰接土地等情形者，除有其他規定外，立切結書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>同意貴署於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>必要時，得單方廢止該農田水利設施兼作其他使用之使用關係，並依據農田水利申請許可案件規費收費標準，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>按未使</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>用日數比例無息退還已繳納之使用規費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78717FC1" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>六、除有其他規定外，立切結書人同意</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署於審酌已</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>使用之兼作其他使用，因嗣後所發生之新事實，於必要時，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署自</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>得單方片面廢止前開使用關係，並依據農田水利申請許可案件規費收費標準，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>按未使</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>用日數比例無息退還已繳納之使用規費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353F03A1" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>七、前開設施完成而嗣後發現破損情事者，立切結書人同意於不妨害輸排水範圍內即時修復，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署認</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>有事實上需要者，得通知立切結書人限期改善或拆除，立切結書人將不提出任何異議或主張。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7AFC59" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="560" w:hanging="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>八、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>施設之設施物工程結構安全，由立切結書人負責並負防護責任</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>，其有影響灌溉排水或公共安全之虞者，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>經貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>通知，立切結書人未能於期限內改善時，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>貴署</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>得不經催告，代行改善或拆除，立切結書人願</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>向貴</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>署償還代行改善或拆除之費用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022FB967" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>九、</w:t>
+      </w:r>
+      <w:r w:rsidR="007477FC" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>架空</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007477FC" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>纜</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007477FC" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>管線</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>肇致廢棄物有阻塞</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>圳路</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>輸水之虞者，立切結書人應負責清除</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>，否則其發生災害者，其責任由立切結書人負責。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE85A70" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00F765D6" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F765D6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十、申請使用之土地，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F765D6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>將來貴署有為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F765D6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>財產處分者，立切結書人無條件放棄使用權及相關改良物相關物權，任</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F765D6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>由貴署處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F765D6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>理，並依據第四點使用規費切結事項辦理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE27979" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="004D2384" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>十一、申請使用農田水利設施兼作其他使用之土地，嗣後有課徵相關稅捐者，由立切結書人（或機關）負責繳納。其不繳納者，同意任</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>由貴署處理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5AC809" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="004D2384" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十</w:t>
+      </w:r>
+      <w:r w:rsidR="00A746FC" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>、申請之既設農田水利設施兼作其他使用，而嗣後有發生崩塌或有其他危險事故者，其責任皆由立切結書人負責，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>與貴署無關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B8DA22" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="004D2384" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十</w:t>
+      </w:r>
+      <w:r w:rsidR="00A746FC" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>三</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>、農田水利設施兼作其他使用之物，由各所有權人進行維護管理，其</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>有遭第三人占用情事者，其責任亦應由第三人負責而</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>與貴署無關</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39953487" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="004D2384" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十</w:t>
+      </w:r>
+      <w:r w:rsidR="00A746FC" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>四</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>、申請農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>涉及非</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>農田水利署轄管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>土地者，其土地同意書，應由當事人自行檢具。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0CE148" w14:textId="77777777" w:rsidR="004E692B" w:rsidRDefault="004E692B" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4C86" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>施設電力(信)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>桿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>(塔)及輸配水、油、電、氣管線(路)不得影響渠道通水及維護管理堤防之安全，架空纜線與渠道堤</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>頂淨距</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>須保持在4.6公尺以上，且</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>其管</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>墩不得設在堤頂上；施設地下纜線穿越渠道時應在渠道左右側豎立標示，其纜線與渠道底之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>淨距須</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004D2384">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>保持在1公尺以上，在渠道底以下部分儘量避免有接頭，如遇特殊情</w:t>
+      </w:r>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004E01B1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>形時，得協調辦理。具切結書人願自行負責施設，並負其</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004E01B1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>圳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004E01B1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>路安全及用電安全，若有損壞由具切結書人自行承擔。因施工期間或使用期間內造成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004E01B1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>圳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004E01B1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>路破損時，具切結書人承諾配合貴處所</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004E01B1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>限期間內無條</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E01B1" w:rsidRPr="004E01B1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>件修復，且不得向貴處求取補償。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052B5084" w14:textId="77777777" w:rsidR="004E01B1" w:rsidRPr="00F765D6" w:rsidRDefault="004E01B1" w:rsidP="000A64A2">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F765D6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>十六、爾後貴處辦理</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F765D6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>圳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F765D6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>路更新需要、或其他必要時，具切結書人願無償配合遷移，且不得向貴處請求任何補償。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BC84C2" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>此致</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003DF826" w14:textId="77777777" w:rsidR="004E692B" w:rsidRPr="00033938" w:rsidRDefault="004E692B" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>農業部農田水利署</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64656BF8" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A958CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>立切結書人：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   【簽名蓋章】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EC02B5" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>國民身分證統一編號：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7630940C" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>戶籍地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AC7656" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>聯絡地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3344A353" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>聯絡電話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3A7813" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="004D2384" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A958CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>受委託</w:t>
+      </w:r>
+      <w:r w:rsidR="00197173" w:rsidRPr="00A958CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人： </w:t>
+      </w:r>
+      <w:r w:rsidR="00197173" w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      【簽名蓋章】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1D5156" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>國民身分證統一編號：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C62164" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>戶籍地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FBC84D" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>聯絡地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D401D0B" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="00197173" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033938">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>聯絡電話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA71E7E" w14:textId="77777777" w:rsidR="00680D86" w:rsidRPr="00033938" w:rsidRDefault="00680D86" w:rsidP="00033938">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="640" w:lineRule="exact"/>
+        <w:ind w:left="295" w:hanging="295"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72815">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>中華民國       年       月       日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69498609" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00033938" w:rsidP="00112805">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00197173">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>一、申請人身分證明文件影本</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A8054D" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="240"/>
-[...44 lines deleted...]
-      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...1203 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...177 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4729"/>
-        <w:gridCol w:w="4729"/>
+        <w:gridCol w:w="837"/>
+        <w:gridCol w:w="9367"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00197173" w14:paraId="6861D315" w14:textId="77777777" w:rsidTr="00112805">
         <w:trPr>
-          <w:trHeight w:val="2835"/>
+          <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7CE02260" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-              <w:t>)</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="8952" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...9 lines deleted...]
-                <w:kern w:val="0"/>
+          <w:p w14:paraId="3D93C10D" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-              <w:t>)</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>以個人名義申請者申請人身分證明文件正反面影本。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...31 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00197173" w14:paraId="42D14E95" w14:textId="77777777" w:rsidTr="00112805">
         <w:trPr>
-          <w:trHeight w:val="2835"/>
+          <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0BEBB1C9" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-              <w:t>)</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="8952" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...9 lines deleted...]
-                <w:kern w:val="0"/>
+          <w:p w14:paraId="6C1027BC" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>以法人名義申請者，檢附公司設立登記或變更登記表及代表人國民身分證影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="46A6A91F" w14:textId="77777777" w:rsidTr="00112805">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72C08A8F" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F908762" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>以商號名義申請者，檢附設立或變更登記證明文件及負責人身分證影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="0ECFE1C7" w14:textId="77777777" w:rsidTr="00112805">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02B2E108" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-              <w:t>)</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="236FB06C" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>政府機關、公有公用事業機構及公法人，得不需檢附設立證明文件影本。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="06387E59" w14:textId="77777777" w:rsidTr="00112805">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58153ECC" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8952" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4216F818" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="709"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>委託他人申請者，檢附委託書及受委託人身分證明文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...2 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+    <w:p w14:paraId="4053D6B4" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20065087" wp14:editId="2D4C0078">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>245114</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6162041" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="直線接點 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6162041" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6345" cap="flat">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:custDash>
+                            <a:ds d="300173" sp="300173"/>
+                          </a:custDash>
+                          <a:miter/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+            <w:pict>
+              <v:shapetype w14:anchorId="68FDD7A1" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="直線接點 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:434pt;margin-top:19.3pt;width:485.2pt;height:0;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUtR+O0gEAAGkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uOEzEQ3SNxB8t70t3JkEGtdGaRaNgg&#10;iAQcwHG7uy35pypPOrkEBwCJHTdAYsF9GHELyk4mMzC7Eb3wt94rv1fVi6u9NWynALV3Da8mJWfK&#10;Sd9q1zf844frF684wyhcK4x3quEHhfxq+fzZYgy1mvrBm1YBIxKH9RgaPsQY6qJAOSgrcOKDcnTZ&#10;ebAi0hb6ogUxErs1xbQs58XooQ3gpUKk0/Xxki8zf9cpGd91HarITMPpbTGPkMdtGovlQtQ9iDBo&#10;eXqGeMIrrNCOkp6p1iIKdgP6EZXVEjz6Lk6kt4XvOi1V1kBqqvIfNe8HEVTWQuZgONuE/49Wvt1t&#10;gOm24ZecOWGpRLdfvt/++Pzr07ffP7+yKjk0BqwpcOU2cNph2ECSu+/AppmEsH129XB2Ve0jk3Q4&#10;r+bT8qLiTN7dFffAABhfK29ZWjQcIwjdD3HlnaPaeaiyq2L3BiOlJuAdIGV1/lobk0toHBsp1ezi&#10;JeUR1EidETFj0RvdpriEQOi3KwNsJ1I/5C8JJN6/wuQNxrXAIUFaZOTOrCyryxn1MlGf1kfcw1Cr&#10;o0oOEZ1xNCXfjk6l1da3h2xgPqd65sBT76WGebjP6Ps/ZPkHAAD//wMAUEsDBBQABgAIAAAAIQAb&#10;8ubn2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUaUCkhmwqB2hsH&#10;Ah/gxEscYa+j2G3N32PUQznuzGjmbb1JzooDzWH0jLBcFCCIe69HHhA+P7a3axAhKtbKeiaEHwqw&#10;aS4valVpf+R3OrRxELmEQ6UQTIxTJWXoDTkVFn4izt6Xn52K+ZwHqWd1zOXOyrIoVtKpkfOCURO9&#10;GOq/271DCFvbvenXpb4xZekTm12baId4fZWen0BESvEchj/8jA5NZur8nnUQFiE/EhHu1isQ2X18&#10;KO5BdCdBNrX8j9/8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANS1H47SAQAAaQMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABvy5ufZAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokeweight=".17625mm">
+                <v:stroke joinstyle="miter"/>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B607DF9" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請黏貼(或檢附)身分證明文件影本，並加蓋申請人具法定效力印章及「</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>與正本相符</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」字樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCD9757" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:ind w:firstLine="4160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57BAC2A0" wp14:editId="32C95575">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>100968</wp:posOffset>
+                  <wp:posOffset>3060697</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-600075</wp:posOffset>
+                  <wp:posOffset>886455</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1132841" cy="323853"/>
-                <wp:effectExtent l="0" t="0" r="10159" b="19047"/>
+                <wp:extent cx="3239774" cy="2159639"/>
+                <wp:effectExtent l="0" t="0" r="17776" b="12061"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="文字方塊 2"/>
+                <wp:docPr id="9" name="文字方塊 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1132841" cy="323853"/>
+                          <a:ext cx="3239774" cy="2159639"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
-                        <a:ln w="9528">
+                        <a:ln w="6345">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
+                          <w:p w14:paraId="084F3F8D" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6345BBBE" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="054058B8" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="10984584" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                                <w:b/>
-                                <w:bCs/>
                               </w:rPr>
-                              <w:t>架空纜</w:t>
+                              <w:t>申請人/代表人/負責人</w:t>
                             </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CAF950C" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                                <w:b/>
-                                <w:bCs/>
                               </w:rPr>
-                              <w:t>(</w:t>
+                              <w:t>國民身分證影本黏貼處</w:t>
                             </w:r>
+                          </w:p>
+                          <w:p w14:paraId="36F5BAC3" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                                <w:b/>
-                                <w:bCs/>
                               </w:rPr>
-                              <w:t>管</w:t>
-[...15 lines deleted...]
-                              <w:t>線</w:t>
+                              <w:t>(反面)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A"/>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
+                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="57BAC2A0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:7.95pt;margin-top:-47.25pt;width:89.2pt;height:25.5pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmhjv0DQIAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfadq0hW7UdAVbFSGt&#10;AKlwAMexG0v+w3ablAsgcYDdZw7AATjQ7jkYO6HbBZ4QeXA8nvE3830zXl52SqIDc14YXeLJaIwR&#10;09TUQu9K/PHD5tkCIx+Irok0mpX4yDy+XD19smxtwXLTGFkzhwBE+6K1JW5CsEWWedowRfzIWKbB&#10;yY1TJIDpdlntSAvoSmb5ePw8a42rrTOUeQ+n696JVwmfc0bDO849C0iWGGoLaXVpreKarZak2Dli&#10;G0GHMsg/VKGI0JD0BLUmgaC9E39AKUGd8YaHETUqM5wLyhIHYDMZ/8Zm2xDLEhcQx9uTTP7/wdK3&#10;h/cOiRp6h5EmClp0f/Pl7vvt/c2Pu29fUR4Vaq0vIHBrITR0r0wXo4dzD4eReMedin+ghMAPWh9P&#10;+rIuIBovTab5YgaJKPim+XQxn0aY7OG2dT68ZkahuCmxg/4lWcnh2oc+9FdITOaNFPVGSJkMt6uu&#10;pEMHAr3epG9AfxQmNWpLfDHPFwn5kc+fQ4zT9zeIWMKa+KZPlRCGMKmBTpSrlyXuQld1g1aVqY8g&#10;ITwX4NYY9xmjFkavxP7TnjiGkXyjobcXk9kszmoyZvMXORju3FOde4imAFXigFG/vQr9fMOAWRKu&#10;9dbS2IkokTYv98FwkaSMxfUVDTXDiKVmDM8hzvC5naIeHu3qJwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;APxvT57gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SCyodaBJaUKcKqVi&#10;KROFoaMbH0mEP0LstObfc51gfO8evfdcuY5GsxOOvndWwP08AYa2caq3rYCP95fZCpgP0iqpnUUB&#10;P+hhXV1flbJQ7mzf8LQPLaMS6wspoAthKDj3TYdG+rkb0NLu041GBopjy9Uoz1RuNH9IkiU3srd0&#10;oZMDPnfYfO0nI+AQXx+Xm802UzHUu+/taqr14U6I25tYPwELGMMfDBd9UoeKnI5ussozTTnLiRQw&#10;y9MM2AXI0wWwI03SRQa8Kvn/F6pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOaGO/QN&#10;AgAA/AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPxv&#10;T57gAAAACgEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26467mm">
+              <v:shape id="文字方塊 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:241pt;margin-top:69.8pt;width:255.1pt;height:170.05pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUaytVEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02O0zAU3iNxB8t7mrRN20nUdARTFSGN&#10;AKnDARzHaSw5trHdJuUCSBxgWHMADsCBZs4xz06m0wFWCC8cv598ft/3npeXXSPQgRnLlczxeBRj&#10;xCRVJZe7HH+62by6wMg6IksilGQ5PjKLL1cvXyxbnbGJqpUomUEAIm3W6hzXzuksiiytWUPsSGkm&#10;IVgp0xAHptlFpSEtoDcimsTxPGqVKbVRlFkL3nUfxKuAX1WMug9VZZlDIsdQmwu7CXvh92i1JNnO&#10;EF1zOpRB/qGKhnAJl56g1sQRtDf8D6iGU6OsqtyIqiZSVcUpCxyAzTj+jc22JpoFLiCO1SeZ7P+D&#10;pe8PHw3iZY5TjCRpoEX3t1/vfn6/v/119+MbuvAKtdpmkLjVkOq6N6qDTj/6LTg98a4yjf8CJQRx&#10;0Pp40pd1DlFwTifTdLFIMKIQm4xn6Xyaepzo6XdtrHvLVIP8IccGGhh0JYdr6/rUxxR/m1WClxsu&#10;RDDMrrgSBh0INHsT1oD+LE1I1OZ4Pk1mAflZzJ5DxGH9DcKXsCa27q8KCEOakEDH69Xr4k+uK7pB&#10;xEKVR9AQ3gtwq5X5glELs5dj+3lPDMNIvJPQ3HScJH5Yg5HMFhMwzHmkOI8QSQEqxw6j/njl+gGH&#10;CdPEXcutpr5hXiKpXu+dqniQ0hfXVzTUDDMWmjG8Bz/E53bIenq1qwcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQB1ltNv3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21MFFaRPi&#10;VAgJISFYkHIANx7iiHicxm6b3p5hRZej9/Xn/Woz+0EccYp9IA33iwwEUhtsT52Gr+3L3RpETIas&#10;GQKhhjNG2NTXV5UpbTjRJx6b1AkuoVgaDS6lsZQytg69iYswIjH7DpM3ic+pk3YyJy73g1RZlktv&#10;euIPzoz47LD9aQ5ew7jcvsf9Pv+Iajg3Nrlcvqo3rW9v5qdHEAnn9B+GP31Wh5qdduFANopBw8Na&#10;8ZbEYFnkIDhRFEqB2DFaFSuQdSUvN9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABRr&#10;K1URAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHWW02/fAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokeweight=".17625mm">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
+                    <w:p w14:paraId="084F3F8D" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6345BBBE" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="054058B8" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="10984584" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                          <w:b/>
-                          <w:bCs/>
                         </w:rPr>
-                        <w:t>架空纜</w:t>
+                        <w:t>申請人/代表人/負責人</w:t>
                       </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CAF950C" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                          <w:b/>
-                          <w:bCs/>
                         </w:rPr>
-                        <w:t>(</w:t>
+                        <w:t>國民身分證影本黏貼處</w:t>
                       </w:r>
+                    </w:p>
+                    <w:p w14:paraId="36F5BAC3" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                          <w:b/>
-                          <w:bCs/>
                         </w:rPr>
-                        <w:t>管</w:t>
-[...15 lines deleted...]
-                        <w:t>線</w:t>
+                        <w:t>(反面)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70E04178" wp14:editId="663C7BDF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-296549</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>886455</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3239774" cy="2159639"/>
+                <wp:effectExtent l="0" t="0" r="17776" b="12061"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="文字方塊 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3239774" cy="2159639"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6345">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D42F112" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5C26F5F0" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5DB5CD14" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="228970C1" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>申請人/代表人/負責人</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0DB75297" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>國民身分證影本黏貼處</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4CE8205B" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>(正面)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="70E04178" id="文字方塊 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-23.35pt;margin-top:69.8pt;width:255.1pt;height:170.05pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC5eyLEQIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/adI0bWnUdAVbFSGt&#10;AKlwAMdxGkuObWy3SbkAEgfY/eYAHIAD7Z6DsZNtu8AXwh+OZ+bleebNeHnVNQIdmLFcyRyPRzFG&#10;TFJVcrnL8aePmxcvMbKOyJIIJVmOj8ziq9XzZ8tWZyxRtRIlMwhIpM1anePaOZ1FkaU1a4gdKc0k&#10;BCtlGuLANLuoNKQF9kZESRzPolaZUhtFmbXgXfdBvAr8VcWoe19Vljkkcgy5ubCbsBd+j1ZLku0M&#10;0TWnQxrkH7JoCJdw6YlqTRxBe8P/oGo4Ncqqyo2oaiJVVZyyUANUM45/q2ZbE81CLSCO1SeZ7P+j&#10;pe8OHwziJfQO5JGkgR493H69/3H3cPvz/vs3NPMStdpmgNxqwLruteoA/ui34PSVd5Vp/BdqQhAH&#10;tuNJYNY5RME5SSaL+TzFiEIsGU8Xs8nC80Tn37Wx7g1TDfKHHBvoYBCWHG6s66GPEH+bVYKXGy5E&#10;MMyuuBYGHQh0exPWwP4EJiRqczybpNPA/CRmLynisP5G4VNYE1v3VwWGASYklOP16nXxJ9cVXS+x&#10;x3hPocojSAnvBkqslfmCUQszmGP7eU8Mw0i8ldDkxThN/dAGI53OEzDMZaS4jBBJgSrHDqP+eO36&#10;QYdJ08TdyK2mvm9eKale7Z2qeFD0nNGQOsxa6MnwLvwwX9oBdX69q18AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDqpG9r4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWoekODTE&#10;qRASQkKwIOUD3HiII/xIY7dN/55hRXczukd3ztSb2Vl2xCkOwUu4W2bA0HdBD76X8LV9WTwAi0l5&#10;rWzwKOGMETbN9VWtKh1O/hOPbeoZlfhYKQkmpbHiPHYGnYrLMKKn7DtMTiVap57rSZ2o3FmeZ5ng&#10;Tg2eLhg14rPB7qc9OAljsX2P+734iLk9tzoZwV/zNylvb+anR2AJ5/QPw58+qUNDTrtw8DoyK2Gx&#10;EiWhFBRrAYyIlSjuge1oKNcl8Kbmlz80vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCC&#10;5eyLEQIAAAUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDqpG9r4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokeweight=".17625mm">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D42F112" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5C26F5F0" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5DB5CD14" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="228970C1" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>申請人/代表人/負責人</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0DB75297" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>國民身分證影本黏貼處</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4CE8205B" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372" w:rsidP="00197173">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>(正面)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D33D560" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="004D3D1F" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088D8597" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>委託書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246D4BC4" w14:textId="2F68FB09" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:spacing w:afterLines="50" w:after="180" w:line="700" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>委託人</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>申請農田水利設施兼作其他使用</w:t>
-[...30 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>附掛(埋設)排水管路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>許可申請</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>因</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">                       </w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>全權代表委託人辦理申請相關事宜，如有文件不實願負法律責任。</w:t>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>無法親自辦理，特</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>委託</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>全權代表委託人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>農業部農田水利署</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>辦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>委</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>申請相關</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>事</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>託</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>宜，如有文件不實願負法律責任</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100066E3" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:line="600" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="270" w:firstLine="756"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>人：</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>此致</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A77CD48" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:afterLines="50" w:after="180" w:line="700" w:lineRule="exact"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>簽章</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>農業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>部農田水利署</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610B338C" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）：</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">委    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>代表人</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>託</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">    人：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>負責人：</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">                            (簽章)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C56D63" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  (</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>簽章</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>國民身分證統一編號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0202152F" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>或其他身分證明文件字號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F3519E" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>連</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>（或營業人統一編號）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258ECDF4" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>絡</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>代表人 /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>地</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>負責人：                           (簽章)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727FD2EB" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>址：</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">聯 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>連</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>絡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>絡</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">  地  址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCB73F0" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>電</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>聯</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">  絡  電  話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142B8DB0" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>話：</w:t>
-[...4 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E7680F" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="3684"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">受  委  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>受</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>託</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">  人：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>委</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">                            (簽章)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79900075" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>託</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>國民身分證統一編號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246E6FC2" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>人：</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>或其他身分證明文件字號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC224A4" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>簽章</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>（或營業人統一編號）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22048624" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>聯</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>國民身分證統一編號或其他身分證明文件字號（或營業人統一編號）：</w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>絡</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>連</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">  地  址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229ACF66" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1300" w:left="3120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>絡</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>聯</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">  絡  電  話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28133800" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>地</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04581778" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4289044D" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>址：</w:t>
-[...4 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D76D02C" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="3684"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:leftChars="1535" w:left="3684"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w14:paraId="721CE56C" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="600" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>連</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2243">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="79"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:fitText w:val="8160" w:id="-477463808"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中　華　民　國　　　年　　　月　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2243">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:fitText w:val="8160" w:id="-477463808"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599A5E56" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>電</w:t>
-[...145 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1221FE0F" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:before="360" w:line="600" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1C3FBE" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
+        <w:spacing w:before="360" w:line="600" w:lineRule="exact"/>
+        <w:rPr>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(</w:t>
-      </w:r>
+        <w:t>請黏貼(或檢附)身分證明文件影本，並</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>或檢附</w:t>
-      </w:r>
+        <w:t>加蓋受委託人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>印章及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>身分證明文件影本，並加蓋受委託人印章及</w:t>
+        <w:t>「與正本相符」</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>「與正本相符」</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>字樣。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="7FC641FF" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="2976"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="73DEDC01" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="2976"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="47AB02AE" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39690DC7" wp14:editId="0E425720">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>119384</wp:posOffset>
+                  <wp:posOffset>119380</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3239774" cy="2159639"/>
-                <wp:effectExtent l="0" t="0" r="17776" b="12061"/>
+                <wp:extent cx="3239770" cy="2159635"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="矩形 13"/>
+                <wp:docPr id="18" name="矩形 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3239774" cy="2159639"/>
+                          <a:ext cx="3239770" cy="2159635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12701" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
-              <v:rect w14:anchorId="51E0FAB1" id="矩形 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:9.4pt;width:255.1pt;height:170.05pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXtTTExQEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uOEzEQ3SNxB8t70p/AhLTSmQXRICQE&#10;Iw0coOJ2py35J9ukk9MgseMQHAdxDarcnQyfHaIXdtn1/KrqVfXm9mQ0O8oQlbMtrxYlZ9IK1yl7&#10;aPnHD3fPXnIWE9gOtLOy5WcZ+e326ZPN6BtZu8HpTgaGJDY2o2/5kJJviiKKQRqIC+elRWfvgoGE&#10;x3AougAjshtd1GV5U4wudD44IWPE293k5NvM3/dSpPd9H2ViuuWYW8pryOue1mK7geYQwA9KzGnA&#10;P2RhQFkMeqXaQQL2Kai/qIwSwUXXp4VwpnB9r4TMNWA1VflHNQ8DeJlrQXGiv8oU/x+teHe8D0x1&#10;La85s2CwRT8+f/3+7QurliTO6GODmAd/H+ZTRJMqPfXB0I41sFMW9HwVVJ4SE3i5rJfr1eo5ZwJ9&#10;dfVifbNcE2vx+NyHmF5LZxgZLQ/YsSwkHN/GNEEvEIpm3Z3SGu+h0ZaNOHL1qqwwAODw9Bqmx9Fp&#10;1RGQcDEc9q90YEegGcjfnMNvMIqygzhMuOwiGDRGJUnFY9La4kaSTCKQtXfdGRXUbyx2hSbsYoSL&#10;sZ8NoqAX2MlMNk8djcqv54x6/De2PwEAAP//AwBQSwMEFAAGAAgAAAAhAMH2S7bbAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06YFE+JUCEEvlEMLH7CNlyQiXkex24a/&#10;ZznBcWdGM2/L9eR7daIxdoEtzGcZKOI6uI4bCx/vLzcGVEzIDvvAZOGbIqyry4sSCxfOvKPTPjVK&#10;SjgWaKFNaSi0jnVLHuMsDMTifYbRY5JzbLQb8SzlvteLLLvVHjuWhRYHemqp/tofvYW78Lx7dUuT&#10;83Lj3+ImN4jN1trrq+nxAVSiKf2F4Rdf0KESpkM4souqtyCPJFGN8Iu7mmcLUAcL+crcg65K/Z+/&#10;+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXtTTExQEAAGMDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB9ku22wAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".35281mm">
+              <v:rect w14:anchorId="79318A0B" id="矩形 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:9.4pt;width:255.1pt;height:170.05pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbiiDNxQEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNGmr3bJR0z1QLUJC&#10;sNLCA0wdu7HkP3lM0z4NEjcegsdBvAZjJ+0Ce1uRgz0ef/5m5pvJ+vZoDTvIiNq7ls9nNWfSCd9p&#10;t2/55093r15zhglcB8Y72fKTRH67efliPYRGLnzvTScjIxKHzRBa3qcUmqpC0UsLOPNBOrpUPlpI&#10;dIz7qoswELs11aKur6vBxy5ELyQiebfjJd8UfqWkSB+VQpmYaTnllsoay7rLa7VZQ7OPEHotpjTg&#10;GVlY0I6CXqi2kIB9ifoJldUievQqzYS3lVdKC1lqoGrm9T/VPPQQZKmFxMFwkQn/H634cLiPTHfU&#10;O+qUA0s9+vX1+88f3xg5SJ0hYEOgh3AfpxOSmUs9qmjzTkWwY1H0dFFUHhMT5FwuljerFQkv6G4x&#10;v7q5Xl5l1urxeYiY3kpvWTZaHqllRUk4vMc0Qs+QHM35O20M+aExjg2U92JVzykA0PQoA+Nj9EZ3&#10;GZhxGPe7NyayA+QhKN+Uw1+wHGUL2I+4cpVh0FidZC6ekjaOtizJKEK2dr47kYTmnaO25BE7G/Fs&#10;7CYjU+QX1MpCNo1dnpU/zwX1+HNsfgMAAP//AwBQSwMEFAAGAAgAAAAhAMH2S7bbAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06YFE+JUCEEvlEMLH7CNlyQiXkex24a/&#10;ZznBcWdGM2/L9eR7daIxdoEtzGcZKOI6uI4bCx/vLzcGVEzIDvvAZOGbIqyry4sSCxfOvKPTPjVK&#10;SjgWaKFNaSi0jnVLHuMsDMTifYbRY5JzbLQb8SzlvteLLLvVHjuWhRYHemqp/tofvYW78Lx7dUuT&#10;83Lj3+ImN4jN1trrq+nxAVSiKf2F4Rdf0KESpkM4souqtyCPJFGN8Iu7mmcLUAcL+crcg65K/Z+/&#10;+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbiiDNxQEAAGQDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB9ku22wAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".35281mm">
                 <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="0692B1D8" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="3120"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BD5CC6" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:firstLine="3120"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>受委託人國民身分證影本黏貼處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="2F9CDF56" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:firstLine="4560"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-[...24 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        </w:rPr>
+        <w:t>(正面)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3030C40E" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="59DE1072" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="3729CA91" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="2976"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="594CFEC1" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="79D62965" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="3120"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27FF0E7D" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:firstLine="4160"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22151336" wp14:editId="1D8EB504">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>1467374</wp:posOffset>
+                  <wp:posOffset>1605507</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>202923</wp:posOffset>
+                  <wp:posOffset>185947</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3239774" cy="2159639"/>
-                <wp:effectExtent l="0" t="0" r="17776" b="12061"/>
+                <wp:extent cx="3239770" cy="2159635"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="矩形 14"/>
+                <wp:docPr id="17" name="矩形 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3239774" cy="2159639"/>
+                          <a:ext cx="3239770" cy="2159635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12701" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
-              <v:rect w14:anchorId="4AC09316" id="矩形 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:115.55pt;margin-top:16pt;width:255.1pt;height:170.05pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWomG+xgEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tu2zAQ3RfoHQjua32cxrVgOYsYCQoU&#10;bYCkBxhTpEWAP5CMZZ+mQHc9RI9T9BodUrLTNrsgWpBDzuObmTej1dVBK7LnPkhrWlrNSkq4YbaT&#10;ZtfSrw837z5QEiKYDpQ1vKVHHujV+u2b1eAaXtveqo57giQmNINraR+ja4oisJ5rCDPruEGnsF5D&#10;xKPfFZ2HAdm1KuqyvCwG6zvnLeMh4O1mdNJ15heCs/hFiMAjUS3F3GJefV63aS3WK2h2Hlwv2ZQG&#10;vCALDdJg0DPVBiKQRy+fUWnJvA1WxBmzurBCSMZzDVhNVf5XzX0PjudaUJzgzjKF16Nln/d3nsiu&#10;pXNKDGhs0e9vP379/E6qiyTO4EKDmHt356dTQDNVehBepx1rIIcs6PEsKD9EwvByXs+Xi8UFJQx9&#10;dfV+eTlfJtbi6bnzId5yq0kyWuqxY1lI2H8KcYSeICmasTdSKbyHRhky4MjVi7LCAIDDIxSMj4NV&#10;skvAhAt+t71WnuwhzUD+phz+gaUoGwj9iMuuBINGy8hT8Zi0MrglSUYRkrW13REVVB8NdiVN2Mnw&#10;J2M7GYkivcBOZrJp6tKo/H3OqKd/Y/0HAAD//wMAUEsDBBQABgAIAAAAIQDbreOJ3QAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLE1b0ao0nRCCXYDDNh7Aa7K2WuNUTbaV&#10;t8ec4Gj70+/vr9eLG8XFzmHwpEGtEhCWWm8G6jR87d8eShAhIhkcPVkN3zbAurm9qbEy/kpbe9nF&#10;TnAIhQo19DFOlZSh7a3DsPKTJb4d/eww8jh30sx45XA3yjRJHqXDgfhDj5N96W172p2dhsK/bt9N&#10;XmaUb9xn2GQlYveh9f3d8vwEItol/sHwq8/q0LDTwZ/JBDFqSDOlGNWQpdyJgSJXGYgDL4pUgWxq&#10;+b9C8wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWomG+xgEAAGMDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDbreOJ3QAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAACAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" filled="f" strokeweight=".35281mm">
+              <v:rect w14:anchorId="595CF049" id="矩形 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:126.4pt;margin-top:14.65pt;width:255.1pt;height:170.05pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH6xy3xQEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNG2q3bJR0z1QLUJC&#10;sNLCA0wdu7HkP3lM0z4NEjcegsdBvAZjJ+0Ce1uRgz0ef/5m5pvJ+vZoDTvIiNq7li9mc86kE77T&#10;bt/yz5/uXr3mDBO4Dox3suUnifx28/LFegiNrH3vTScjIxKHzRBa3qcUmqpC0UsLOPNBOrpUPlpI&#10;dIz7qoswELs1VT2fX1eDj12IXkhE8m7HS74p/EpJkT4qhTIx03LKLZU1lnWX12qzhmYfIfRaTGnA&#10;M7KwoB0FvVBtIQH7EvUTKqtF9OhVmglvK6+UFrLUQNUs5v9U89BDkKUWEgfDRSb8f7Tiw+E+Mt1R&#10;71acObDUo19fv//88Y2Rg9QZAjYEegj3cTohmbnUo4o271QEOxZFTxdF5TExQc5lvbxZrUh4QXf1&#10;4urmenmVWavH5yFieiu9ZdloeaSWFSXh8B7TCD1DcjTn77Qx5IfGODZQ3vVqvqAAQNOjDIyP0Rvd&#10;ZWDGYdzv3pjIDpCHoHxTDn/BcpQtYD/iylWGQWN1krl4Sto42rIkowjZ2vnuRBKad47akkfsbMSz&#10;sZuMTJFfUCsL2TR2eVb+PBfU48+x+Q0AAP//AwBQSwMEFAAGAAgAAAAhAIFt/dveAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQxzSNMSpEIJegENLP2Abu0lEvI5itw1/&#10;z3KC26xmNPumWs9uEGc7hd6ThvtFAsJS401PrYb95+tdASJEJIODJ6vh2wZY19dXFZbGX2hrz7vY&#10;Ci6hUKKGLsaxlDI0nXUYFn60xN7RTw4jn1MrzYQXLneDTJMklw574g8djva5s83X7uQ0LP3L9s1k&#10;haJs4z7CRhWI7bvWtzfz0yOIaOf4F4ZffEaHmpkO/kQmiEFD+pAyemSxUiA4sMwVjztoUPkqA1lX&#10;8v+E+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCH6xy3xQEAAGQDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCBbf3b3gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" filled="f" strokeweight=".35281mm">
                 <v:textbox inset="0,0,0,0"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="7EDBA28E" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:firstLine="3120"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF816EC" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:firstLine="3120"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>受委託人國民身分證影本黏貼處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="2A9446F5" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:firstLine="4560"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-[...24 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        </w:rPr>
+        <w:t>(背面)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1572FC13" w14:textId="77777777" w:rsidR="00257D39" w:rsidRDefault="00257D39" w:rsidP="00257D39">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="773D1AEC" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...9 lines deleted...]
-          <w:kern w:val="0"/>
+    <w:p w14:paraId="7E3ECE82" w14:textId="77777777" w:rsidR="005F2243" w:rsidRPr="0091214B" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk56540409"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="4A855E51" w14:textId="77777777" w:rsidR="005F2243" w:rsidRDefault="005F2243" w:rsidP="005F2243">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79802476" w14:textId="77777777" w:rsidR="001050E4" w:rsidRPr="0091214B" w:rsidRDefault="001050E4" w:rsidP="001050E4">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4403B74E" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>二、位置圖面</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9C0FAA" w14:textId="77777777" w:rsidR="001050E4" w:rsidRDefault="001050E4" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1046"/>
+        <w:gridCol w:w="9158"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00197173" w14:paraId="113BBEE7" w14:textId="77777777" w:rsidTr="001050E4">
+        <w:trPr>
+          <w:trHeight w:val="787"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9752" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4711CEEA" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>應檢附項目：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="241C6292" w14:textId="77777777" w:rsidTr="00D02372">
+        <w:trPr>
+          <w:trHeight w:val="853"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C1759DE" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66DF6B18" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00795DCE" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>架空</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>纜</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>管線</w:t>
+            </w:r>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>位置圖。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w:rsidRPr="00AC6317" w14:paraId="42426635" w14:textId="77777777" w:rsidTr="00D02372">
+        <w:trPr>
+          <w:trHeight w:val="853"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FFE2F43" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05680E56" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>涉及工程者，其工程設計圖說</w:t>
+            </w:r>
+            <w:r w:rsidR="00D02372">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D02372" w:rsidRPr="00D02372">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>平面配置圖及斷面圖</w:t>
+            </w:r>
+            <w:r w:rsidR="00D02372">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03FAA96D" w14:textId="77777777" w:rsidR="00B90293" w:rsidRDefault="00795DCE" w:rsidP="003D3837">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00795DCE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>繪製設施斷面簡圖及標示尺寸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="4AD454AE" w14:textId="77777777" w:rsidTr="00D02372">
+        <w:trPr>
+          <w:trHeight w:val="853"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0857CE28" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B8C9246" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00D02372" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4EC17B77" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>：請勾選申請需求之檢附項目。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAA5F6A" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761B67E1" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
       <w:pPr>
         <w:widowControl/>
-        <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...13 lines deleted...]
-        <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
           <w:noProof/>
-          <w:sz w:val="40"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06C32F5A" wp14:editId="08FC3B75">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>34290</wp:posOffset>
+                  <wp:posOffset>40640</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-241301</wp:posOffset>
+                  <wp:posOffset>-264926</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1181103" cy="299722"/>
-                <wp:effectExtent l="0" t="0" r="19047" b="24128"/>
+                <wp:extent cx="1959428" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="22225" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="文字方塊 2"/>
+                <wp:docPr id="15" name="文字方塊 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1181103" cy="299722"/>
+                          <a:ext cx="1959428" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9528">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
+                          <w:p w14:paraId="025149AA" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>架空纜</w:t>
+                              <w:t>埋設設施及</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>(</w:t>
+                              <w:t>架空纜管</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>管</w:t>
-[...15 lines deleted...]
-                              <w:t>線</w:t>
+                              <w:t>(線)</w:t>
                             </w:r>
                           </w:p>
+                          <w:p w14:paraId="0383B0BE" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB"/>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
-[...1 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.7pt;margin-top:-19pt;width:93pt;height:23.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCv6X1GEQIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyf6Q0mQVp4JGQUgV&#10;IKUcwPF6s5b8h+1kN1wAiQOUZw7AAThQe46OvWmaAk+IffB6PONvvvlmPLvolUQ77rwwmuBilGPE&#10;NTO10BuCP10vX0ww8oHqmkqjOcF77vHF/PmzWWcrXprWyJo7BCDaV50luA3BVlnmWcsV9SNjuQZn&#10;Y5yiAUy3yWpHO0BXMivz/FXWGVdbZxj3Hk4XgxPPE37TcBY+NI3nAUmCgVtIq0vrOq7ZfEarjaO2&#10;FexAg/4DC0WFhqRHqAUNFG2d+ANKCeaMN00YMaMy0zSC8VQDVFPkv1WzaqnlqRYQx9ujTP7/wbL3&#10;u48OiZrgMUaaKmjR3c3X25/f725+3f74hsqoUGd9BYErC6Ghf2N66PTDuYfDWHjfOBX/UBICP2i9&#10;P+rL+4BYvFRMiiJ/iREDXzmdnpcJPnu8bZ0Pb7lRKG4IdtC/JCvdXfkATCD0ISQm80aKeimkTIbb&#10;rC+lQzsKvV6mL5KEK0/CpEYdwdOzcpKQn/j8KUSevr9BRAoL6tshVUI4hEkNCaNcgyxxF/p1nwQ+&#10;SrY29R6UhFcDJbbGfcGogwkk2H/eUscxku80tHhajMdxZJMxPjsvwXCnnvWph2oGUAQHjIbtZRjG&#10;HObM0nClV5bFhiSl7OttMEuRFI0cB0YH6jBpSbXDq4ijfGqnqMe3O78HAAD//wMAUEsDBBQABgAI&#10;AAAAIQCKRRmA2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Bg6UIgjZ&#10;oKpSpV4bkHo18TaxiNeRbUjSr685tcfZGc28LQ6j7cSNfDCOEZaLDARx7bThBuF0fJ9vQYSoWKvO&#10;MSFMFOBQPj4UKtdu4E+6VbERqYRDrhDaGPtcylC3ZFVYuJ44ed/OWxWT9I3UXg2p3HZylWUbaZXh&#10;tNCqnt5aqi/V1SIM0yRP7mi4l/Gr8puLMz8fa8Sn2fi6BxFpjH9huOMndCgT09ldWQfRIbysUxBh&#10;/rxNL9393TJdzgi7FciykP/5y18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr+l9RhEC&#10;AAADBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAikUZ&#10;gNsAAAAHAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokeweight=".26467mm">
-                <v:textbox style="mso-fit-shape-to-text:t">
+              <v:shape w14:anchorId="06C32F5A" id="文字方塊 15" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.2pt;margin-top:-20.85pt;width:154.3pt;height:23.25pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9nhtRBQIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfadKoZbdR05XYqghp&#10;BUiFA7iO01jyH2Nvk3IBJA6wPHMADsCBds/B2Gm7XeAJkQfH4xl/M/PN5/lVrxXZCfDSmoqORzkl&#10;wnBbS7Ot6McPqxeXlPjATM2UNaKie+Hp1eL5s3nnSlHY1qpaAEEQ48vOVbQNwZVZ5nkrNPMj64RB&#10;Z2NBs4AmbLMaWIfoWmVFnr/MOgu1A8uF93i6HJx0kfCbRvDwrmm8CERVFGsLaYW0buKaLeas3AJz&#10;reSHMtg/VKGZNJj0BLVkgZFbkH9AacnBetuEEbc6s00juUg9YDfj/Ldu1i1zIvWC5Hh3osn/P1j+&#10;dvceiKxxdlNKDNM4o4e7L/c/vj3c/bz//pXgMXLUOV9i6NphcOhf2R7jj+ceD2PrfQM6/rEpgn5k&#10;e39iWPSB8HhpNp1NCtQER18xmxYXCT57vO3Ah9fCahI3FQWcYCKW7W58wEow9BgSk3mrZL2SSiUD&#10;tptrBWTHcNqr9MUi8cqTMGVIV1FMfpmQn/j8OUSevr9BxBKWzLdDqoRwCFMGE0a6BlriLvSbPlFc&#10;HCnb2HqPTOK7wRZbC58p6VCDFfWfbhkIStQbg0OejSeTKNpkTKYXBRpw7tmce5jhCFXRQMmwvQ6D&#10;0FFpjoUbs3b8MJBUICoqcXNQf5TsuZ3aeHyji18AAAD//wMAUEsDBBQABgAIAAAAIQDhUc/43gAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZBYUOsE0jQKcaqUioVOFIaObvxI&#10;IuznEDut+feYCcbTne6+qzbBaHbGyQ2WBKTLBBhSa9VAnYD3t+dFAcx5SUpqSyjgGx1s6uurSpbK&#10;XugVzwffsVhCrpQCeu/HknPX9mikW9oRKXofdjLSRzl1XE3yEsuN5vdJknMjB4oLvRzxqcf28zAb&#10;AcewX+fb7W6lgm9evnbF3OjjnRC3N6F5BOYx+L8w/OJHdKgj08nOpBzTAvIsBgUssnQNLPoP6Sp+&#10;OwnICuB1xf/z1z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfZ4bUQUCAADrAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4VHP+N4AAAAHAQAA&#10;DwAAAAAAAAAAAAAAAABfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" strokeweight=".26467mm">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
+                    <w:p w14:paraId="025149AA" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>架空纜</w:t>
+                        <w:t>埋設設施及</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>(</w:t>
+                        <w:t>架空纜管</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>管</w:t>
-[...15 lines deleted...]
-                        <w:t>線</w:t>
+                        <w:t>(線)</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="0383B0BE" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>農田水利署屏東管理處</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="146D250B" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRPr="00FE76EC" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>農田水利設施兼作其他使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>工程說明書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...12 lines deleted...]
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
+    <w:p w14:paraId="3A32C5AD" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRPr="00FE76EC" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>申請人：</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">申請人：                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D65DE8" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRPr="00FE76EC" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                         </w:t>
-      </w:r>
+        <w:t>申請使用之施設物：   □已施設   □未施設</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DD61E0" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRPr="00FE76EC" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>（簽章）</w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t>申請使用渠道名稱：</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001F2801">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">                           </w:t>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801" w:rsidRPr="00FE76EC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">                            </w:t>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001F2801">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6200AAFC" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>申請使用渠道地段、地號：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAC72DE" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>申請使用之施設物長度：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE76EC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BF8903" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRPr="00FE76EC" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>繪製設施斷面</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>施設之設施物工程結構安全，概由本人自行負責並負維護責任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F8142C" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>簡圖及標示尺寸</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:t>繪製設施斷面簡圖及標示尺寸</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262AE541" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
         <w:ind w:left="480"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="56A9BF76" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
         <w:ind w:left="480"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="4922EB55" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
         <w:ind w:left="480"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="5BAAF112" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
         <w:ind w:left="480"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="47EF2D89" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
         <w:ind w:left="480"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...40 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+    <w:p w14:paraId="3DB2AD1F" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRPr="00FE76EC" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0AA85BA0" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
+        <w:ind w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="77CFC909" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
         <w:ind w:left="480"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="79605C25" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
         <w:ind w:left="480"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="00BBFDA4" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="004F5CCB">
+      <w:pPr>
         <w:ind w:left="480"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+    <w:p w14:paraId="46FE3C58" w14:textId="77777777" w:rsidR="002A2E89" w:rsidRPr="004F5CCB" w:rsidRDefault="002A2E89" w:rsidP="002A2E89">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225DC58D" w14:textId="77777777" w:rsidR="004F5CCB" w:rsidRDefault="004F5CCB" w:rsidP="002A2E89">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+    <w:p w14:paraId="02707F67" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="002A2E89">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...300 lines deleted...]
-        <w:t>現場照片表</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>三、土地證明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4729"/>
-        <w:gridCol w:w="4729"/>
+        <w:gridCol w:w="1061"/>
+        <w:gridCol w:w="9143"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00197173" w14:paraId="5B0E6DEA" w14:textId="77777777" w:rsidTr="00885723">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="3219"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="10420" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D44957" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>應檢附項目：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="45EDB912" w14:textId="77777777" w:rsidTr="00885723">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="539B9CA6" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9358" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13D562B3" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>地籍圖謄本</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>申請日前</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>個月內</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C38310F" w14:textId="77777777" w:rsidR="00885723" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>比例尺以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2801">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidR="002A2E89" w:rsidRPr="001F2801">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2801">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>00~1/1200</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>為宜，並</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2801">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>標示架設位置及架設長度</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>申請人土地之地籍圖謄本，謄本內能清楚顯示申請使用之水利用地與兩側私有地或道路用地之相對位置即可</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12BF09F5" w14:textId="77777777" w:rsidR="00885723" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="57E70EE6" w14:textId="77777777" w:rsidTr="00885723">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BE1C2CD" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9358" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EFB1574" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>土地登記第一類謄本</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>申請日前</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>個月內</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D48DB7" w14:textId="77777777" w:rsidR="00BB2505" w:rsidRDefault="00BB2505" w:rsidP="00BB2505">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B4F8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>申請人土地、使用之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855688">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>水利用地、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00855688">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>圳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00855688">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>路兩側之私有地或道路</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>等相關用地</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E46BE59" w14:textId="77777777" w:rsidR="00885723" w:rsidRPr="00BB2505" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B0131F9" w14:textId="77777777" w:rsidR="00885723" w:rsidRPr="00885723" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197173" w14:paraId="6EB47D46" w14:textId="77777777" w:rsidTr="00885723">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5633678B" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9358" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D181F1C" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00885723" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>土地使用同意證明(申請土地非屬申請人所有者及借用他人土地者皆需檢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>，另需檢附土地同意者身分證正反面影本並加蓋</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>同意者具法</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00197173">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>定效力印章及「與正本相符」字樣。)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716E1FF4" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28CCC8FB" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00D02372">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>說明：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53470A0B" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>依農田灌溉排水管理辦法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>項第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>款有需使用土地者，應檢附其土地使用證明文件。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67591F10" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>但需要使用之土地，已依農田水利法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>項規定納入農田水利事業作業基金管理者，得免</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61098533" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>請申請人如實檢附資料，若資料提供不實而使業務執行登載不實，經主管機關查核得依辦法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條規定廢止許可。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4547CDF1" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>取得之持分及人數，應符合民法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>820</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條或土地法第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>34-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>條之規定，共有人數及持有面積均超過</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，或持有面積超過</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，則人數不計。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D36E7C2" w14:textId="77777777" w:rsidR="002A2E89" w:rsidRDefault="002A2E89" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E65C4BB" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>：請勾選申請需求之檢附項目。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0139302D" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F9D397" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>農田水利署屏東管理處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503705E6" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>私有土地同意書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EA16D1" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547A3261" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>具同意書人                 所有座落屏東縣               鄉鎮市</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEBA700" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="50" w:firstLine="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             地段</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      小段           地號之土地，同意</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61729D30" w14:textId="3BDEAA78" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="50" w:firstLine="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">由               </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>君向貴處</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>作為</w:t>
+      </w:r>
+      <w:r w:rsidR="008A14C4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>附掛(埋設)排水管路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>之用屬實，恐口說無憑，特立此同意書為據。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050533C0" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="550" w:firstLine="1760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>此致</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339F0326" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="150" w:firstLine="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>農田水利署屏東管理處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76489DB2" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:firstLineChars="150" w:firstLine="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD6AE26" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">具同意書人：                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> （簽</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>名蓋</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>章）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E3C4A3" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54FBA370" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>國民身分證統一編號：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B9F433" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDA33AC" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>地址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FD43F2" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64247B7F" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>電話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A29625" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0666EF93" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36017D9F" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>中  華  民  國          年          月           日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723CFE79" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>土地所有權人身分證明文件</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>土地使用同意證明</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FB4D43" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCFCCFE" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請黏貼</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或檢附</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>身分證明文件影本，並加蓋土地所有權人具法定效力之印章及「</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>與正本相符</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」字樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF81B50" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323CD39C" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5097"/>
+        <w:gridCol w:w="5097"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0033678E" w14:paraId="5DA57428" w14:textId="77777777" w:rsidTr="007D39E5">
+        <w:trPr>
+          <w:trHeight w:val="2835"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-              <w:suppressAutoHyphens w:val="0"/>
+          <w:p w14:paraId="628ED1C6" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C128B6C" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>正面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-              <w:suppressAutoHyphens w:val="0"/>
+          <w:p w14:paraId="0E7B76B2" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31853094" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>背面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="2F660CEE" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5097"/>
+        <w:gridCol w:w="5097"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0033678E" w14:paraId="2882F30F" w14:textId="77777777" w:rsidTr="007D39E5">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1014"/>
+          <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="790ADD99" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30E4404D" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>拍攝地點：</w:t>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>正面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3F839E6B" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37613D8C" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>背面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="42B36010" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5097"/>
+        <w:gridCol w:w="5097"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0033678E" w14:paraId="17C87C94" w14:textId="77777777" w:rsidTr="007D39E5">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="113"/>
+          <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="767928F1" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21248B4E" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>正面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
-              <w:left w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
-              <w:right w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="1200FC97" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...48 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>土地所有權人國民身分證影本黏貼處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE6EABF" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="007D39E5">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:ind w:firstLine="4560"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...38 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>背面</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+    <w:p w14:paraId="015FEF6B" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58709172" w14:textId="77777777" w:rsidR="0033678E" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>內容如不敷使用，請自行新增欄位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71889762" w14:textId="77777777" w:rsidR="0033678E" w:rsidRPr="0091214B" w:rsidRDefault="0033678E" w:rsidP="0033678E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091214B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20246F28" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="0033678E" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:textAlignment w:val="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="12"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C92261" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F38BCB4" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
+        <w:pageBreakBefore/>
+        <w:widowControl/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAC1A96" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="001F2801" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>四</w:t>
+      </w:r>
+      <w:r w:rsidR="00197173">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>、現場照片表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B84B420" w14:textId="77777777" w:rsidR="00215E01" w:rsidRDefault="00215E01" w:rsidP="00197173">
+      <w:pPr>
+        <w:widowControl/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4729"/>
-        <w:gridCol w:w="4729"/>
+        <w:gridCol w:w="5097"/>
+        <w:gridCol w:w="5097"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E45757" w14:paraId="6D15832E" w14:textId="77777777" w:rsidTr="00E45757">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="3358"/>
+          <w:trHeight w:hRule="exact" w:val="5669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="10214" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...2 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+          <w:p w14:paraId="4CFEFBFA" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00D02372">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45757" w14:paraId="02A55B61" w14:textId="77777777" w:rsidTr="00B21A0B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="847"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="10214" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...1 lines deleted...]
-              <w:suppressAutoHyphens w:val="0"/>
+          <w:p w14:paraId="6D5661FC" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>拍攝日期：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F9FE81" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="840" w:hanging="840"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>拍攝地點：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E45757">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>遠照</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6039A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00197173" w14:paraId="6C2F5595" w14:textId="77777777" w:rsidTr="00E45757">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="847"/>
+          <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="5107" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CAF5AC7" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5107" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E3A432A" w14:textId="77777777" w:rsidR="00197173" w:rsidRDefault="00197173" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45757" w14:paraId="0001D5B5" w14:textId="77777777" w:rsidTr="00E45757">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="5669"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10214" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...53 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6EF31F3A" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E45757" w14:paraId="276655FE" w14:textId="77777777" w:rsidTr="00642E4A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="847"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4729" w:type="dxa"/>
+            <w:tcW w:w="10214" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:p w14:paraId="617027F1" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>拍攝日期：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B6039A" w:rsidRDefault="00E57579">
-[...1 lines deleted...]
-              <w:suppressAutoHyphens w:val="0"/>
+          <w:p w14:paraId="26B92251" w14:textId="77777777" w:rsidR="00E45757" w:rsidRDefault="00E45757" w:rsidP="00E45757">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="840" w:hanging="840"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>拍攝地點：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E45757">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>拍攝地點：</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>近照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B6039A" w:rsidRDefault="00B6039A">
-[...17 lines deleted...]
-        <w:ind w:left="480"/>
+    <w:p w14:paraId="1BFDBF93" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRDefault="00DC1839" w:rsidP="00197173">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AB3D1F" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRDefault="00DC1839">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7454BC7A" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...154 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>農田水利署屏東管理處</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>農田水利設施兼作其他使用</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>農田水利署屏東管理處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CF9C03" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="000A4FB0" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>圳路用地切結書</w:t>
-[...660 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-      </w:pPr>
-[...166 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>農田水利署屏東管理處</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="480"/>
+        <w:t xml:space="preserve">開工報告書             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A11D7E" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F55518" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>一、申請人：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CE7042" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>二、渠道地點：屏東縣        鄉鎮市       地段    小段      地號</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB5553C" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>三、渠道名稱：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7693E703" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>四、本工程訂於       年          月       日開工，請派員指導。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231266FC" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1405A5FE" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>謹呈</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BDCFF3" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>農田水利署屏東管理處    台照</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DF6C7B" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21515DF0" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498D7CF4" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>申請人：                                    （簽章）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FF8264" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>地  址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3A29CC" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>電  話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E622711" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0681743F" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5549CA" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75FC86FF" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>區段管理員：                     站    長：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D3E2D0" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B14145" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0521C9B7" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>中   華   民   國         年           月           日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C441631" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>農田水利設施兼作其他使用</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00547C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>保固切結書</w:t>
-[...4 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>農田水利署屏東管理處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B145627" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="000A4FB0" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...806 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00547C4B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>農田水利署屏東管理處</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>農田水利設施兼作其他使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>農田水利設施兼作其他使用</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>完工報告書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3639F5DA" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6899844F" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>一、申請人：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6475BBEA" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>二、渠道地點：屏東縣        鄉鎮市       地段    小段      地號三、渠道名稱：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B6EB75" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四、本工程業於     年       月     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>日施設</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>完竣，請派員查驗。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B73AD1C" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC5018F" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>謹呈</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D9A47D" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>圳路清理切結書</w:t>
-[...10 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>農田水利署屏東管理處    台照</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F882B92" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="05FC69EB" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>具切結書人</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">               </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>申請人：                                    （簽章）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7802BC" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>向貴處申請座落屏東縣</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>地  址：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0DC022" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>鄉鎮市</w:t>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>電  話：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C90D062" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>地段</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A973F81" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776C1419" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:spacing w:line="60" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>小段</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>區段管理員：                     站    長：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084BF3EE" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:spacing w:line="60" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D993DA" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:spacing w:line="60" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>地號之圳路內附掛</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>主辦人：               股  長：               組  長：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A09FA59" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD5EE3E" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRPr="00585654" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1921860F" w14:textId="77777777" w:rsidR="00DC1839" w:rsidRDefault="00DC1839" w:rsidP="00DC1839">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585654">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1362 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:t>中   華   民   國         年           月           日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3620B681" w14:textId="77777777" w:rsidR="00197173" w:rsidRPr="00DC1839" w:rsidRDefault="00197173" w:rsidP="00197173">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:jc w:val="both"/>
-[...2824 lines deleted...]
-      <w:cols w:space="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00197173" w:rsidRPr="00DC1839" w:rsidSect="00957521">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="680" w:right="851" w:bottom="289" w:left="851" w:header="851" w:footer="510" w:gutter="0"/>
+      <w:pgNumType w:start="1" w:chapStyle="1"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E57579" w:rsidRDefault="00E57579">
+    <w:p w14:paraId="029C6880" w14:textId="77777777" w:rsidR="007E4FAC" w:rsidRDefault="007E4FAC" w:rsidP="00B43928">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E57579" w:rsidRDefault="00E57579">
+    <w:p w14:paraId="4EBCEDC1" w14:textId="77777777" w:rsidR="007E4FAC" w:rsidRDefault="007E4FAC" w:rsidP="00B43928">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...17 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DF3F9B" w:rsidRDefault="00E57579">
+  <w:p w14:paraId="7E9B3623" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="a6"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2378E550" w14:textId="77777777" w:rsidR="00D02372" w:rsidRPr="00412463" w:rsidRDefault="00D02372" w:rsidP="00412463">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-85311716"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="13F9B403" w14:textId="77777777" w:rsidR="00D02372" w:rsidRDefault="00D02372">
+        <w:pPr>
+          <w:pStyle w:val="a6"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="zh-TW"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6D7BA4F0" w14:textId="77777777" w:rsidR="00D02372" w:rsidRPr="00412463" w:rsidRDefault="00D02372" w:rsidP="00412463">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E57579" w:rsidRDefault="00E57579">
+    <w:p w14:paraId="49372B91" w14:textId="77777777" w:rsidR="007E4FAC" w:rsidRDefault="007E4FAC" w:rsidP="00B43928">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E57579" w:rsidRDefault="00E57579">
+    <w:p w14:paraId="6392EDD0" w14:textId="77777777" w:rsidR="007E4FAC" w:rsidRDefault="007E4FAC" w:rsidP="00B43928">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104303E7"/>
+    <w:nsid w:val="011E03DA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D0B09E5E"/>
+    <w:tmpl w:val="C23AA27A"/>
+    <w:styleLink w:val="WWNum2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="288" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1338" w:hanging="750"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04794939"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A13E4C04"/>
+    <w:lvl w:ilvl="0" w:tplc="54A49766">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="047B041A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F35C97F2"/>
+    <w:lvl w:ilvl="0" w:tplc="D1F2EA88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="049E45C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60F28526"/>
+    <w:lvl w:ilvl="0" w:tplc="828A604E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1020"/>
+        </w:tabs>
+        <w:ind w:left="1020" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3168CC2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1380"/>
+        </w:tabs>
+        <w:ind w:left="1380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1980" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2460"/>
+        </w:tabs>
+        <w:ind w:left="2460" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3420"/>
+        </w:tabs>
+        <w:ind w:left="3420" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3900"/>
+        </w:tabs>
+        <w:ind w:left="3900" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4380"/>
+        </w:tabs>
+        <w:ind w:left="4380" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4860"/>
+        </w:tabs>
+        <w:ind w:left="4860" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F304551"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D384F168"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1222467C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA82E334"/>
+    <w:lvl w:ilvl="0" w:tplc="20ACCFFC">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1200"/>
+        </w:tabs>
+        <w:ind w:left="1200" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2400"/>
+        </w:tabs>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3840"/>
+        </w:tabs>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4800"/>
+        </w:tabs>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C0A3596"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB98A59C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D2363B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BFC1DCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1020"/>
+        </w:tabs>
+        <w:ind w:left="1020" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1380"/>
+        </w:tabs>
+        <w:ind w:left="1380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1980" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2460"/>
+        </w:tabs>
+        <w:ind w:left="2460" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2940"/>
+        </w:tabs>
+        <w:ind w:left="2940" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3420"/>
+        </w:tabs>
+        <w:ind w:left="3420" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3900"/>
+        </w:tabs>
+        <w:ind w:left="3900" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4380"/>
+        </w:tabs>
+        <w:ind w:left="4380" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4860"/>
+        </w:tabs>
+        <w:ind w:left="4860" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E2A312D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95CC3D3A"/>
+    <w:lvl w:ilvl="0" w:tplc="4BDA5CB2">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33A451FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D38B32C"/>
+    <w:lvl w:ilvl="0" w:tplc="7FC2AAF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="542ECDBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2040"/>
+        </w:tabs>
+        <w:ind w:left="2040" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3000"/>
+        </w:tabs>
+        <w:ind w:left="3000" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3480"/>
+        </w:tabs>
+        <w:ind w:left="3480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4440"/>
+        </w:tabs>
+        <w:ind w:left="4440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4920"/>
+        </w:tabs>
+        <w:ind w:left="4920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D4656BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DE8A28C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43111EDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90A0DC8A"/>
+    <w:lvl w:ilvl="0" w:tplc="9EBE81C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2400"/>
+        </w:tabs>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3840"/>
+        </w:tabs>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4483259B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4D38B32C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1200"/>
+        </w:tabs>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2280"/>
+        </w:tabs>
+        <w:ind w:left="2280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2760"/>
+        </w:tabs>
+        <w:ind w:left="2760" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3720"/>
+        </w:tabs>
+        <w:ind w:left="3720" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4200"/>
+        </w:tabs>
+        <w:ind w:left="4200" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5160"/>
+        </w:tabs>
+        <w:ind w:left="5160" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E1548BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="211EC59E"/>
+    <w:lvl w:ilvl="0" w:tplc="FEEC5416">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50C71C6E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CCC2AB9A"/>
+    <w:styleLink w:val="WWNum3"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1248" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2688" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3648" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4128" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C510F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96E8B2F2"/>
+    <w:lvl w:ilvl="0" w:tplc="9EBE81C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3168CC2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1320"/>
+        </w:tabs>
+        <w:ind w:left="1320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2400"/>
+        </w:tabs>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3840"/>
+        </w:tabs>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4800"/>
+        </w:tabs>
+        <w:ind w:left="4800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="566703BF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD140A56"/>
+    <w:styleLink w:val="WWNum1"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="240" w:hanging="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC3294A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="87C2C658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -17146,58 +17729,59 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED47466"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A881F72"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8CE81B9A"/>
+    <w:tmpl w:val="22CA0458"/>
+    <w:styleLink w:val="WWNum8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="taiwaneseCountingThousand"/>
-      <w:lvlText w:val="%1、"/>
+      <w:numFmt w:val="japaneseCounting"/>
+      <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
@@ -17232,769 +17816,688 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="358A3030"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="707A35E1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DC343D54"/>
+    <w:tmpl w:val="4FE22828"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1、"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
-      </w:pPr>
+        <w:ind w:left="1332" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="960" w:hanging="480"/>
+        <w:ind w:left="1524" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="480"/>
+        <w:ind w:left="2004" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1920" w:hanging="480"/>
+        <w:ind w:left="2484" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2400" w:hanging="480"/>
+        <w:ind w:left="2964" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="480"/>
+        <w:ind w:left="3444" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="480"/>
+        <w:ind w:left="3924" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3840" w:hanging="480"/>
+        <w:ind w:left="4404" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="480"/>
-[...528 lines deleted...]
-        <w:ind w:left="4320" w:hanging="480"/>
+        <w:ind w:left="4884" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
-  <w:autoHyphenation/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B6039A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E57579"/>
+    <w:rsidRoot w:val="003E5D43"/>
+    <w:rsid w:val="000036FE"/>
+    <w:rsid w:val="00004942"/>
+    <w:rsid w:val="00015852"/>
+    <w:rsid w:val="0001643C"/>
+    <w:rsid w:val="000263F9"/>
+    <w:rsid w:val="00027B3F"/>
+    <w:rsid w:val="00033938"/>
+    <w:rsid w:val="000525A3"/>
+    <w:rsid w:val="00065230"/>
+    <w:rsid w:val="00072B4B"/>
+    <w:rsid w:val="00087BB7"/>
+    <w:rsid w:val="00091ADE"/>
+    <w:rsid w:val="00092A85"/>
+    <w:rsid w:val="000A10AA"/>
+    <w:rsid w:val="000A4FB0"/>
+    <w:rsid w:val="000A64A2"/>
+    <w:rsid w:val="000B06EC"/>
+    <w:rsid w:val="000B7A7F"/>
+    <w:rsid w:val="000C4346"/>
+    <w:rsid w:val="000C6CB0"/>
+    <w:rsid w:val="000E075E"/>
+    <w:rsid w:val="000E633C"/>
+    <w:rsid w:val="000E72EB"/>
+    <w:rsid w:val="0010396D"/>
+    <w:rsid w:val="001050E4"/>
+    <w:rsid w:val="00112805"/>
+    <w:rsid w:val="001206E5"/>
+    <w:rsid w:val="00123F0B"/>
+    <w:rsid w:val="0013056A"/>
+    <w:rsid w:val="00134ADD"/>
+    <w:rsid w:val="00152B6F"/>
+    <w:rsid w:val="00160592"/>
+    <w:rsid w:val="00174EB0"/>
+    <w:rsid w:val="00177C6B"/>
+    <w:rsid w:val="00186E68"/>
+    <w:rsid w:val="001900AD"/>
+    <w:rsid w:val="00192620"/>
+    <w:rsid w:val="00197173"/>
+    <w:rsid w:val="001A1430"/>
+    <w:rsid w:val="001B04CF"/>
+    <w:rsid w:val="001B37C7"/>
+    <w:rsid w:val="001C5911"/>
+    <w:rsid w:val="001F2801"/>
+    <w:rsid w:val="001F6E35"/>
+    <w:rsid w:val="00205444"/>
+    <w:rsid w:val="002154A5"/>
+    <w:rsid w:val="00215E01"/>
+    <w:rsid w:val="0021705D"/>
+    <w:rsid w:val="002237C2"/>
+    <w:rsid w:val="00225206"/>
+    <w:rsid w:val="00232D64"/>
+    <w:rsid w:val="00257D39"/>
+    <w:rsid w:val="002758A8"/>
+    <w:rsid w:val="00291877"/>
+    <w:rsid w:val="002A2E89"/>
+    <w:rsid w:val="002A7409"/>
+    <w:rsid w:val="002B3A4D"/>
+    <w:rsid w:val="002B536E"/>
+    <w:rsid w:val="002D3ACF"/>
+    <w:rsid w:val="002D3F91"/>
+    <w:rsid w:val="002E1318"/>
+    <w:rsid w:val="002E2AD3"/>
+    <w:rsid w:val="002E3532"/>
+    <w:rsid w:val="003249AE"/>
+    <w:rsid w:val="0033032A"/>
+    <w:rsid w:val="003361A8"/>
+    <w:rsid w:val="0033678E"/>
+    <w:rsid w:val="00337F0F"/>
+    <w:rsid w:val="0036427C"/>
+    <w:rsid w:val="00367A65"/>
+    <w:rsid w:val="00377B24"/>
+    <w:rsid w:val="003852ED"/>
+    <w:rsid w:val="00387D28"/>
+    <w:rsid w:val="003965AC"/>
+    <w:rsid w:val="003A0F32"/>
+    <w:rsid w:val="003A6230"/>
+    <w:rsid w:val="003A65F5"/>
+    <w:rsid w:val="003B2E67"/>
+    <w:rsid w:val="003C1DE7"/>
+    <w:rsid w:val="003C2A8C"/>
+    <w:rsid w:val="003C471B"/>
+    <w:rsid w:val="003C4904"/>
+    <w:rsid w:val="003D3837"/>
+    <w:rsid w:val="003E5D43"/>
+    <w:rsid w:val="003E6A94"/>
+    <w:rsid w:val="00410D8E"/>
+    <w:rsid w:val="00412463"/>
+    <w:rsid w:val="00412BD9"/>
+    <w:rsid w:val="0042635A"/>
+    <w:rsid w:val="00430013"/>
+    <w:rsid w:val="0043120A"/>
+    <w:rsid w:val="00434C79"/>
+    <w:rsid w:val="00440497"/>
+    <w:rsid w:val="00462D1C"/>
+    <w:rsid w:val="00464223"/>
+    <w:rsid w:val="00471EC8"/>
+    <w:rsid w:val="004747A5"/>
+    <w:rsid w:val="00474C32"/>
+    <w:rsid w:val="00474D93"/>
+    <w:rsid w:val="004845DE"/>
+    <w:rsid w:val="00484F3C"/>
+    <w:rsid w:val="00495675"/>
+    <w:rsid w:val="004A188D"/>
+    <w:rsid w:val="004A65F9"/>
+    <w:rsid w:val="004A7D4D"/>
+    <w:rsid w:val="004B74BF"/>
+    <w:rsid w:val="004D1C89"/>
+    <w:rsid w:val="004D2384"/>
+    <w:rsid w:val="004D3D1F"/>
+    <w:rsid w:val="004D4880"/>
+    <w:rsid w:val="004E01B1"/>
+    <w:rsid w:val="004E3092"/>
+    <w:rsid w:val="004E68D7"/>
+    <w:rsid w:val="004E692B"/>
+    <w:rsid w:val="004F0226"/>
+    <w:rsid w:val="004F0FB8"/>
+    <w:rsid w:val="004F13FC"/>
+    <w:rsid w:val="004F5CCB"/>
+    <w:rsid w:val="0050137A"/>
+    <w:rsid w:val="0051434D"/>
+    <w:rsid w:val="005161C1"/>
+    <w:rsid w:val="00517C9D"/>
+    <w:rsid w:val="0052269E"/>
+    <w:rsid w:val="005236AC"/>
+    <w:rsid w:val="005370B4"/>
+    <w:rsid w:val="00541AD3"/>
+    <w:rsid w:val="00543A2C"/>
+    <w:rsid w:val="00547C4B"/>
+    <w:rsid w:val="00555EEA"/>
+    <w:rsid w:val="00563DF6"/>
+    <w:rsid w:val="0058277C"/>
+    <w:rsid w:val="00584AF9"/>
+    <w:rsid w:val="00585654"/>
+    <w:rsid w:val="00587C99"/>
+    <w:rsid w:val="005B11FC"/>
+    <w:rsid w:val="005B6848"/>
+    <w:rsid w:val="005B6DFA"/>
+    <w:rsid w:val="005C1737"/>
+    <w:rsid w:val="005C19E5"/>
+    <w:rsid w:val="005D14F0"/>
+    <w:rsid w:val="005D3B73"/>
+    <w:rsid w:val="005D3F22"/>
+    <w:rsid w:val="005F2243"/>
+    <w:rsid w:val="0061243A"/>
+    <w:rsid w:val="00622F6A"/>
+    <w:rsid w:val="00643E7B"/>
+    <w:rsid w:val="00652292"/>
+    <w:rsid w:val="006536BB"/>
+    <w:rsid w:val="00655239"/>
+    <w:rsid w:val="00667D5B"/>
+    <w:rsid w:val="006709E0"/>
+    <w:rsid w:val="00677A3B"/>
+    <w:rsid w:val="00680D86"/>
+    <w:rsid w:val="006A245B"/>
+    <w:rsid w:val="006A4C86"/>
+    <w:rsid w:val="006B14ED"/>
+    <w:rsid w:val="006B3060"/>
+    <w:rsid w:val="006D1AA8"/>
+    <w:rsid w:val="006E7450"/>
+    <w:rsid w:val="00705A32"/>
+    <w:rsid w:val="00710459"/>
+    <w:rsid w:val="00711F97"/>
+    <w:rsid w:val="007243A2"/>
+    <w:rsid w:val="0073589D"/>
+    <w:rsid w:val="00741693"/>
+    <w:rsid w:val="007437D4"/>
+    <w:rsid w:val="00745720"/>
+    <w:rsid w:val="00745A4D"/>
+    <w:rsid w:val="007477FC"/>
+    <w:rsid w:val="0075239F"/>
+    <w:rsid w:val="00756F4B"/>
+    <w:rsid w:val="00763B72"/>
+    <w:rsid w:val="007748E6"/>
+    <w:rsid w:val="00777B46"/>
+    <w:rsid w:val="007922C2"/>
+    <w:rsid w:val="00795DCE"/>
+    <w:rsid w:val="007A5AF9"/>
+    <w:rsid w:val="007B268D"/>
+    <w:rsid w:val="007B6CE5"/>
+    <w:rsid w:val="007C2698"/>
+    <w:rsid w:val="007C74D3"/>
+    <w:rsid w:val="007D22BC"/>
+    <w:rsid w:val="007D2F05"/>
+    <w:rsid w:val="007E0500"/>
+    <w:rsid w:val="007E4FAC"/>
+    <w:rsid w:val="007F1A21"/>
+    <w:rsid w:val="007F3238"/>
+    <w:rsid w:val="0080127E"/>
+    <w:rsid w:val="00802E01"/>
+    <w:rsid w:val="0080445D"/>
+    <w:rsid w:val="0082556A"/>
+    <w:rsid w:val="008261DA"/>
+    <w:rsid w:val="00827715"/>
+    <w:rsid w:val="00830EDA"/>
+    <w:rsid w:val="00832588"/>
+    <w:rsid w:val="00832C8F"/>
+    <w:rsid w:val="00832FEE"/>
+    <w:rsid w:val="008366CD"/>
+    <w:rsid w:val="00844198"/>
+    <w:rsid w:val="00844235"/>
+    <w:rsid w:val="00847889"/>
+    <w:rsid w:val="00847AD3"/>
+    <w:rsid w:val="00855BA4"/>
+    <w:rsid w:val="00857B24"/>
+    <w:rsid w:val="008667D5"/>
+    <w:rsid w:val="00870125"/>
+    <w:rsid w:val="0088031C"/>
+    <w:rsid w:val="008803E7"/>
+    <w:rsid w:val="00885723"/>
+    <w:rsid w:val="00886BCA"/>
+    <w:rsid w:val="00890E80"/>
+    <w:rsid w:val="008942F0"/>
+    <w:rsid w:val="0089482B"/>
+    <w:rsid w:val="008A14C4"/>
+    <w:rsid w:val="008A53E4"/>
+    <w:rsid w:val="008B01D2"/>
+    <w:rsid w:val="008B1062"/>
+    <w:rsid w:val="008B7F34"/>
+    <w:rsid w:val="008C6A4A"/>
+    <w:rsid w:val="008D5E89"/>
+    <w:rsid w:val="008D7833"/>
+    <w:rsid w:val="008F39C5"/>
+    <w:rsid w:val="009026E7"/>
+    <w:rsid w:val="009118D9"/>
+    <w:rsid w:val="0091214B"/>
+    <w:rsid w:val="00917B1B"/>
+    <w:rsid w:val="00917D97"/>
+    <w:rsid w:val="0092088D"/>
+    <w:rsid w:val="00934147"/>
+    <w:rsid w:val="009366BE"/>
+    <w:rsid w:val="00957521"/>
+    <w:rsid w:val="009625E1"/>
+    <w:rsid w:val="00962A2F"/>
+    <w:rsid w:val="00964BE8"/>
+    <w:rsid w:val="00981E43"/>
+    <w:rsid w:val="00984E40"/>
+    <w:rsid w:val="00986C5A"/>
+    <w:rsid w:val="00997FBB"/>
+    <w:rsid w:val="009A0E83"/>
+    <w:rsid w:val="009B03A3"/>
+    <w:rsid w:val="009C0A64"/>
+    <w:rsid w:val="009D50EB"/>
+    <w:rsid w:val="009D5FE2"/>
+    <w:rsid w:val="009E2DD8"/>
+    <w:rsid w:val="009E4153"/>
+    <w:rsid w:val="00A041F0"/>
+    <w:rsid w:val="00A06CF0"/>
+    <w:rsid w:val="00A07F6F"/>
+    <w:rsid w:val="00A1157A"/>
+    <w:rsid w:val="00A1640F"/>
+    <w:rsid w:val="00A30B7D"/>
+    <w:rsid w:val="00A367A8"/>
+    <w:rsid w:val="00A42EE3"/>
+    <w:rsid w:val="00A5449B"/>
+    <w:rsid w:val="00A66330"/>
+    <w:rsid w:val="00A73DB1"/>
+    <w:rsid w:val="00A746FC"/>
+    <w:rsid w:val="00A761E3"/>
+    <w:rsid w:val="00A8722D"/>
+    <w:rsid w:val="00A92360"/>
+    <w:rsid w:val="00A92592"/>
+    <w:rsid w:val="00A942A1"/>
+    <w:rsid w:val="00A958CD"/>
+    <w:rsid w:val="00A95EA6"/>
+    <w:rsid w:val="00AA5149"/>
+    <w:rsid w:val="00AD28B7"/>
+    <w:rsid w:val="00AD3318"/>
+    <w:rsid w:val="00AD5E27"/>
+    <w:rsid w:val="00AE7B43"/>
+    <w:rsid w:val="00AF6844"/>
+    <w:rsid w:val="00B019DE"/>
+    <w:rsid w:val="00B1470A"/>
+    <w:rsid w:val="00B203C2"/>
+    <w:rsid w:val="00B2296E"/>
+    <w:rsid w:val="00B43928"/>
+    <w:rsid w:val="00B45BCC"/>
+    <w:rsid w:val="00B45CF5"/>
+    <w:rsid w:val="00B47878"/>
+    <w:rsid w:val="00B54EAC"/>
+    <w:rsid w:val="00B56A15"/>
+    <w:rsid w:val="00B67534"/>
+    <w:rsid w:val="00B70632"/>
+    <w:rsid w:val="00B7081D"/>
+    <w:rsid w:val="00B87C42"/>
+    <w:rsid w:val="00B90293"/>
+    <w:rsid w:val="00BB2505"/>
+    <w:rsid w:val="00BC3132"/>
+    <w:rsid w:val="00BD721F"/>
+    <w:rsid w:val="00BF0A1F"/>
+    <w:rsid w:val="00C07A29"/>
+    <w:rsid w:val="00C11C59"/>
+    <w:rsid w:val="00C151FB"/>
+    <w:rsid w:val="00C2756D"/>
+    <w:rsid w:val="00C35057"/>
+    <w:rsid w:val="00C378F9"/>
+    <w:rsid w:val="00C4710A"/>
+    <w:rsid w:val="00C517B5"/>
+    <w:rsid w:val="00C5278B"/>
+    <w:rsid w:val="00C6199F"/>
+    <w:rsid w:val="00C84138"/>
+    <w:rsid w:val="00CB4A14"/>
+    <w:rsid w:val="00CC3CC2"/>
+    <w:rsid w:val="00CE7D9D"/>
+    <w:rsid w:val="00D02372"/>
+    <w:rsid w:val="00D23DC0"/>
+    <w:rsid w:val="00D26784"/>
+    <w:rsid w:val="00D372C6"/>
+    <w:rsid w:val="00D43458"/>
+    <w:rsid w:val="00D51232"/>
+    <w:rsid w:val="00D64242"/>
+    <w:rsid w:val="00D72815"/>
+    <w:rsid w:val="00D87CA5"/>
+    <w:rsid w:val="00D92613"/>
+    <w:rsid w:val="00D934F2"/>
+    <w:rsid w:val="00D96BE4"/>
+    <w:rsid w:val="00D96C32"/>
+    <w:rsid w:val="00DA6CB2"/>
+    <w:rsid w:val="00DB0F2C"/>
+    <w:rsid w:val="00DB3B90"/>
+    <w:rsid w:val="00DC0026"/>
+    <w:rsid w:val="00DC1839"/>
+    <w:rsid w:val="00DC4B87"/>
+    <w:rsid w:val="00DC640E"/>
+    <w:rsid w:val="00DD118E"/>
+    <w:rsid w:val="00DD6BFC"/>
+    <w:rsid w:val="00DD6C97"/>
+    <w:rsid w:val="00DE1FA1"/>
+    <w:rsid w:val="00DE2647"/>
+    <w:rsid w:val="00DF1056"/>
+    <w:rsid w:val="00DF1333"/>
+    <w:rsid w:val="00DF23DB"/>
+    <w:rsid w:val="00DF46DA"/>
+    <w:rsid w:val="00E028BB"/>
+    <w:rsid w:val="00E06BB0"/>
+    <w:rsid w:val="00E353EF"/>
+    <w:rsid w:val="00E35FCA"/>
+    <w:rsid w:val="00E431D7"/>
+    <w:rsid w:val="00E4382F"/>
+    <w:rsid w:val="00E44D93"/>
+    <w:rsid w:val="00E45757"/>
+    <w:rsid w:val="00E46B88"/>
+    <w:rsid w:val="00E534F5"/>
+    <w:rsid w:val="00E54343"/>
+    <w:rsid w:val="00E615CA"/>
+    <w:rsid w:val="00E82B0C"/>
+    <w:rsid w:val="00E85F80"/>
+    <w:rsid w:val="00E91C3C"/>
+    <w:rsid w:val="00EA57DE"/>
+    <w:rsid w:val="00EB2FC6"/>
+    <w:rsid w:val="00EC44FE"/>
+    <w:rsid w:val="00ED06FD"/>
+    <w:rsid w:val="00ED47BF"/>
+    <w:rsid w:val="00ED5635"/>
+    <w:rsid w:val="00EE27B5"/>
+    <w:rsid w:val="00EF57DA"/>
+    <w:rsid w:val="00EF7E3C"/>
+    <w:rsid w:val="00F1269C"/>
+    <w:rsid w:val="00F131B5"/>
+    <w:rsid w:val="00F154F3"/>
+    <w:rsid w:val="00F26583"/>
+    <w:rsid w:val="00F31D49"/>
+    <w:rsid w:val="00F37566"/>
+    <w:rsid w:val="00F437C1"/>
+    <w:rsid w:val="00F5238B"/>
+    <w:rsid w:val="00F530CD"/>
+    <w:rsid w:val="00F664AE"/>
+    <w:rsid w:val="00F66FAF"/>
+    <w:rsid w:val="00F74FB6"/>
+    <w:rsid w:val="00F765D6"/>
+    <w:rsid w:val="00F9077D"/>
+    <w:rsid w:val="00F912C6"/>
+    <w:rsid w:val="00F97974"/>
+    <w:rsid w:val="00FB1AE3"/>
+    <w:rsid w:val="00FB237E"/>
+    <w:rsid w:val="00FD20BE"/>
+    <w:rsid w:val="00FE751B"/>
+    <w:rsid w:val="00FE76EC"/>
+    <w:rsid w:val="00FF0A48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{A96793A7-1867-4D64-85A7-C17E322685A2}"/>
+  <w14:docId w14:val="74ACDFD0"/>
+  <w15:docId w15:val="{84F22B2C-3693-4F86-A1DE-3D96B48D9AB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18107,76 +18610,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -18332,609 +18835,650 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F437C1"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D50EB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="微軟正黑體" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
-[...15 lines deleted...]
-      <w:rFonts w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="caption"/>
-[...29 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B43928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="頁首 字元"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B43928"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B43928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="頁尾 字元"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B43928"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F9077D"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="頁尾 字元"/>
-    <w:basedOn w:val="a0"/>
+    <w:name w:val="日期 字元"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9077D"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
-    <w:name w:val="ListLabel 1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:rsid w:val="00587C99"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum8">
     <w:name w:val="WWNum8"/>
     <w:basedOn w:val="a2"/>
+    <w:rsid w:val="00587C99"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="a2"/>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D51232"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
     <w:name w:val="WWNum1"/>
     <w:basedOn w:val="a2"/>
+    <w:rsid w:val="00E54343"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum2">
     <w:name w:val="WWNum2"/>
     <w:basedOn w:val="a2"/>
+    <w:rsid w:val="00E54343"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum3">
     <w:name w:val="WWNum3"/>
     <w:basedOn w:val="a2"/>
+    <w:rsid w:val="00E54343"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standarduser">
+    <w:name w:val="Standard (user)"/>
+    <w:rsid w:val="000E72EB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="F"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="44258335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="477116817">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1511873227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1879777862">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2082478518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E923DBFF-63FF-4E38-AB11-395168B81882}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>5757</Characters>
+  <Pages>1</Pages>
+  <Words>1203</Words>
+  <Characters>6859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>屏東農田水利會</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6754</CharactersWithSpaces>
+  <CharactersWithSpaces>8046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>周 軒軒</dc:creator>
+  <dc:title>水利建造物</dc:title>
+  <dc:creator>阿泰</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>